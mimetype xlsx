--- v1 (2026-03-05)
+++ v2 (2026-05-01)
@@ -10,101 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1555" uniqueCount="798">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1663" uniqueCount="856">
   <si>
     <t>INSTRUMENTOS SEM TRANSFERÊNCIA DE RECURSOS</t>
   </si>
   <si>
     <t>Nome da Parte</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>Tipo de Instrumento</t>
   </si>
   <si>
     <t>Valor Repasse/Contrapartida</t>
   </si>
   <si>
     <t>Nº do Instrumento</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Data da Assinatura</t>
   </si>
   <si>
     <t>Data da Publicação</t>
   </si>
   <si>
     <t>Prazo</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Instrumentos Inteiro Teor</t>
   </si>
   <si>
     <t>SICREDI OURO VERDE MT</t>
   </si>
   <si>
     <t>26.529.420/0001-53</t>
   </si>
   <si>
     <t>CONVENIO</t>
   </si>
   <si>
     <t>Não se aplica</t>
   </si>
   <si>
-    <t>não se aplica</t>
+    <t>Sem Número</t>
   </si>
   <si>
     <t>Prestação à DPMT pelo SICREDI:
 a) Pagamento de salários, remunerações, vencimentos e similares, devidos pela convenente a seus funcionários e servidores, por meio de crédito, em nome dos beneficiários, mediante utilização de contas;
 b) concessão de empréstimos, inclusive os de adiantamento de 13º salário, financiamentos, aos servidores da convenente, mediante Associação dos Servidores junto a conveniada e consignação em folha de pagamento.</t>
   </si>
   <si>
     <t>60 meses</t>
   </si>
   <si>
     <t>1 - Convênio+Sicredi+Ouro+Verde+MT+e+Defensoria+Pública+DPEMT.prn</t>
   </si>
   <si>
     <t>UNIÃO/ESTADO DO MATO GROSSO</t>
   </si>
   <si>
     <t>26.994.558/0001-23</t>
   </si>
   <si>
     <t>TERMO DE CESSÃO DE USO</t>
   </si>
   <si>
     <t>Cessão de uso de imóvel com terreno de 3.500,00m², e 1.073,84m² de benfeitorias, localizado na Rua 2 esquina com a Rua C, Setor A, Quadra 04, Lote 04, Centro Político Administrativo, Município de Cuiabá</t>
   </si>
   <si>
@@ -140,66 +140,69 @@
   <si>
     <t>TERMO DE COOPERAÇÃO TECNICA</t>
   </si>
   <si>
     <t>067/2020</t>
   </si>
   <si>
     <t>Aproveitamento de mão de obra remunerada de reeducandos do regime fechado para prestação de serviços gerais e administrativos na Defensoria Pública.</t>
   </si>
   <si>
     <t>4 -TERMO DE COOPERAÇÃO N° 067_2020.CENSURADO</t>
   </si>
   <si>
     <t>ASSEMBLEIA LEGISLATIVA</t>
   </si>
   <si>
     <t>03.929.049/0001-11</t>
   </si>
   <si>
     <t>010/2022</t>
   </si>
   <si>
     <t>Prestação de assistência jurídica, integral e gratuita, pela Defensoria Pública do Estado, nos moldes da Constituição Federal de 1988, no Espaço Cidadania João Paulo II, instalado na Assembleia Legislativa do Estado de Mato Grosso.</t>
   </si>
   <si>
+    <t>12 meses</t>
+  </si>
+  <si>
+    <t>5 -Termo de Cooperação Técnica 010.2022_ALMT.Censurado.pdf (+2 docs)</t>
+  </si>
+  <si>
+    <t>UNIMED NORTE</t>
+  </si>
+  <si>
+    <t>73.967.085/0001-55</t>
+  </si>
+  <si>
+    <t>06/2021</t>
+  </si>
+  <si>
+    <t>Estabelecimento de canal de comunicação visando encontrar soluções dos conflitos de uma forma amigável, célere e eficaz entre os assistidos/usuários da DPMT e Unimed Norte de Mato Grosso, seja por meio de conciliação ou da mediação.</t>
+  </si>
+  <si>
     <t>24 meses</t>
-  </si>
-[...13 lines deleted...]
-    <t>Estabelecimento de canal de comunicação visando encontrar soluções dos conflitos de uma forma amigável, célere e eficaz entre os assistidos/usuários da DPMT e Unimed Norte de Mato Grosso, seja por meio de conciliação ou da mediação.</t>
   </si>
   <si>
     <t>6 -TERMO DE COOPERAÇÃO 06.2021 UNIMED NORTE DE MATO GROSSO.CENSURADO (+2 docs)</t>
   </si>
   <si>
     <t>MTPREV</t>
   </si>
   <si>
     <t>22.594.192/0001-44</t>
   </si>
   <si>
     <t>Censo Previdenciário</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>7 - Termo de Cooperação nº 518_2017 MTPREV.pdf</t>
   </si>
   <si>
     <t>UNIMED VALE DO JAURU</t>
   </si>
   <si>
     <t>70.523.899/0001-02</t>
   </si>
@@ -388,53 +391,50 @@
     <t>6/2020</t>
   </si>
   <si>
     <t>Cessão de espaço físico - Fórum Colíder</t>
   </si>
   <si>
     <t>21. TERMO DE CESSÃO DE USO Nº 06.2020.CENSURADO.pdf (+2 docs)</t>
   </si>
   <si>
     <t>MUNICIPIO DE TERRA NOVA DO NORTE</t>
   </si>
   <si>
     <t>01.978.212/0001-00</t>
   </si>
   <si>
     <t>003/2023</t>
   </si>
   <si>
     <t>A disponibilização pelo COOPERADO à COOPERANTE de:
 a) 01 (um) imóvel para uso apropriado à instalação do Núcleo da Defensoria Pública do Estado, 
 situado na Avenida Clóves Felício Vetoratto, 101, Centro, Terra Nova do Norte/MT.
 b) Com inclusão da despesa com energia, água/esgoto, bem como demais despesas ordinárias 
 custeada pela prefeitura municipal.</t>
   </si>
   <si>
-    <t>12 meses</t>
-[...1 lines deleted...]
-  <si>
     <t>22. Termo de cooperação 003-2023 - Terra Nova do Norte.CENSURADO.pdf (+3 docs)</t>
   </si>
   <si>
     <t>8/2020</t>
   </si>
   <si>
     <t>Cessão de espaço físico - Fórum de Nova Xavantina</t>
   </si>
   <si>
     <t>23. TERMO DE CESSÃO DE USO Nº 08_2020.CENSURADO.pdf (+2 docs)</t>
   </si>
   <si>
     <t>05/2020</t>
   </si>
   <si>
     <t>Cessão de espaço físico - Fórum de Paranatinga</t>
   </si>
   <si>
     <t>24. TERMO DE CESSÃO DE USO Nº 05_2020.CENSURADO.pdf (+1 docs)</t>
   </si>
   <si>
     <t>UNIMED</t>
   </si>
   <si>
     <t>03.533.726/0001-88</t>
@@ -476,53 +476,50 @@
   </si>
   <si>
     <t>00.000.208/0001-00</t>
   </si>
   <si>
     <t>Empréstimos consignados do banco BRB concedidos aos membros e servidores da DPE</t>
   </si>
   <si>
     <t>28. Convênio - Empréstimo - Banco de Brasília - BRB.CENSURADO.pdf</t>
   </si>
   <si>
     <t>08/2019</t>
   </si>
   <si>
     <t>A cessão de 07 (sete) salas + 02 (dois) banheiros, de
 uma área total de 139,43 M2 - Complexo Pomeri.</t>
   </si>
   <si>
     <t>29. Termo de Cessão de Uso n° 08.2019.CENSURADO.pdf</t>
   </si>
   <si>
     <t>CAIXA ECONOMICA FEDERAL</t>
   </si>
   <si>
     <t>00.360.305/0001-04</t>
-  </si>
-[...1 lines deleted...]
-    <t>não há</t>
   </si>
   <si>
     <t>Concessao de empréstimo, com averbaçao das prestaçoes decorrentes em folha de pagamento, aos servidores 
 da Convenente que preencherem requisitos específicos.</t>
   </si>
   <si>
     <t>30. CONVÊNIO CAIXA - CONSIGNAÇÃO.CENSURADO.pdf</t>
   </si>
   <si>
     <t>SICOOB</t>
   </si>
   <si>
     <t>02.038.232/0001-64</t>
   </si>
   <si>
     <t>O objeto deste contrato é estabelecer as condições gerais e demais critérios a serem observados pelo BANCO SICOOB e pala CONSIGNANTE, a fim de que sejam efetuadas operações de CRÉDITO CONSIGNADO aos servidores públicos ou funcionários da CONSIGNANTES pelo BANCO SICOOB, mediante a consignação, averbação e o repasse ao BANCO SICOOB, conforme a legislação vigente.</t>
   </si>
   <si>
     <t>31. Convenio SICOOB.CENSURADO.pdf</t>
   </si>
   <si>
     <t>BANCO DO BRASIL S.A.</t>
   </si>
   <si>
     <t>00.000.000/0001-91</t>
@@ -1163,57 +1160,58 @@
     <t>023/2022</t>
   </si>
   <si>
     <t>01 imóvel para instalação da Defensoria Pública na comarca de Alto Garças</t>
   </si>
   <si>
     <t>83. Termo de cessão de uso nº 023.2022.CENSURADO.pdf (+1 docs)</t>
   </si>
   <si>
     <t>01 imóvel para instalação do núcleo da Defensoria Pública em Nobres/MT</t>
   </si>
   <si>
     <t>84. Termo de cessão de uso NOBRES.CENSURADO.pdf (+2 docs)</t>
   </si>
   <si>
     <t>MINISTÉRIO PUBLICO DO ESTADO DE MATO GROSSO</t>
   </si>
   <si>
     <t>Cooperação entre os partícipies visando fomentar a implementação e a consolidação do método apaqueano no Estado de Mato Grosso, como política pública para o cumprimentodas penas privativas de liberdade no estado.</t>
   </si>
   <si>
     <t>85. Protocolo+de+intenções+nº+001-2020 MPMT.CENSURADO.CENSURADO (+1 docs)</t>
   </si>
   <si>
     <t>Ato administrativo 089/2023
-Ato Administrativo 071/2024</t>
+Ato Administrativo 071/2024
+Ato Administrativo 091/2026/SEPLAG</t>
   </si>
   <si>
     <t>Cessão da servidora Janayra Aparecida da Silva Campaner para exercer suas funções na Defensoria Pública</t>
   </si>
   <si>
-    <t>86. Ato Administrativo de cessão - Janayra Campaner.pdf (+1 docs)</t>
+    <t>86. Ato Administrativo de cessão - Janayra Campaner.pdf (+2 docs)</t>
   </si>
   <si>
     <t>MUNICIPIO DE TAPURAH</t>
   </si>
   <si>
     <t>24.772.253/0001-41</t>
   </si>
   <si>
     <t>001/2023</t>
   </si>
   <si>
     <t>Cessão de servidor estatutário com ônus à 
 Prefeitura.</t>
   </si>
   <si>
     <t>86A. ACORDO+DE+COOPERAÇÃO+TÉCNICA+N°+001-2023 CENSURADO.pdf (+1 docs)</t>
   </si>
   <si>
     <t>Cooperação mútua entre os órgãos signatários a integrar a Rede de Enfrentamento à Violência Doméstica e familiar contra Mulheres de Várzea Grande e Nossa Senhora do Livramento, de caráter interinstitucional, interdisciplinar, visando o desenvolvimento de estratégias efetivas de prevenção, implementação de políticas públicas e enfrentamento a violência doméstica contra mulheres, buscando garantir os direitos, empoderamento, assistência humanizada e qualificada às mulheres em situação de violência, bem como, a responsabilização dos autores do fato.</t>
   </si>
   <si>
     <t>87. TERMO DE COOPERAÇÃO TÉCNICA Nº 10.2022 CENSURADO.pdf</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO FEDERAL</t>
@@ -1221,51 +1219,51 @@
   <si>
     <t>Medidas visando a consciencia vacinal no país</t>
   </si>
   <si>
     <t>88. TERMO+DE+ADESÃO+AO+PACTO+NACIONAL+PELA+CONSCIÊNCIA+VACINAL+DEVIDAMENTE+ASSINADO.pdf</t>
   </si>
   <si>
     <t>SETASC/MT</t>
   </si>
   <si>
     <t>03.507.415/0009-00</t>
   </si>
   <si>
     <t>Projeto Casamento Abençoado</t>
   </si>
   <si>
     <t>89. TERMO DE PARCERIA CASAMENTO ABENÇOADO CENSURADO.pdf</t>
   </si>
   <si>
     <t>8/2023</t>
   </si>
   <si>
     <t>Projeto Pai Presente</t>
   </si>
   <si>
-    <t>90. TERMO DE COOPERAÇÃO TÉCNICA N.08.2023.PAI PRESENTE.CENSURADO.pdf (+1 docs)</t>
+    <t>90. TERMO DE COOPERAÇÃO TÉCNICA N.08.2023.PAI PRESENTE.CENSURADO.pdf (+2 docs)</t>
   </si>
   <si>
     <t>UNEMAT</t>
   </si>
   <si>
     <t>01.367.770/0001-30</t>
   </si>
   <si>
     <t>005/2023</t>
   </si>
   <si>
     <t>Disponibilização de 03 servidores para aferir o pertencimento racial dos candidatos autodeclarados negros nos concursos e seleções públicas da DPE/MT (concurso servidores)</t>
   </si>
   <si>
     <t>92. Termo de Cooperação Técnica 005.2023. UNEMAT. CENSURADO.pdf (+1 docs)</t>
   </si>
   <si>
     <t>12/2023</t>
   </si>
   <si>
     <t>Programa Mais Júri</t>
   </si>
   <si>
     <t>Termo de Cooperacao Tecnica n. 12.2023 - Censurado.pdf (+2 docs)</t>
   </si>
@@ -1413,93 +1411,96 @@
     <t>SINFRA</t>
   </si>
   <si>
     <t>Ato Administrativo
 015/2023</t>
   </si>
   <si>
     <t>Cessão da servidora Luana Duarte Lima Dovigi, Técnica Administrativa, Matrícula Funcional nº 255475-01, lotada na SINFRA, para exercer suas funções da DPE/MT</t>
   </si>
   <si>
     <t>106. Publicação do Ato Administrativo. CESSÃO LUANA.pdf</t>
   </si>
   <si>
     <t>PREFEITURA DE COTRIGUAÇU</t>
   </si>
   <si>
     <t>37.465.309/0001-67</t>
   </si>
   <si>
     <t>6/2024</t>
   </si>
   <si>
     <t>Cessão de 01 sala para instalação do núcleo da DPE/MT em Cotriguaçu</t>
   </si>
   <si>
-    <t>107. Termo+de+Cessão+de+Uso+6.2024 CENSURADO.pdf (+1 docs)</t>
+    <t>107. Termo+de+Cessão+de+Uso+6.2024 CENSURADO.pdf (+2 docs)</t>
   </si>
   <si>
     <t>SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA - SESP
 PERÍCIA OFICIAL E IDENTIFICAÇÃO TÉCNICA - POLITEC</t>
   </si>
   <si>
     <t>03.507.415/0028-75</t>
   </si>
   <si>
     <t>002/2024</t>
   </si>
   <si>
     <t>Funcionamento do Posto de Identificação Técnica da Politec Itinerante durante os mutirões organizados pela Defensoria Pública do Estado do Mato Grosso.</t>
   </si>
   <si>
     <t>108. Termo de Cooperação SESP POLITEC - Censurado.pdf</t>
   </si>
   <si>
     <t>DEFENSORIA REGIONAL DE DIREITOS HUMANOS</t>
   </si>
   <si>
     <t>00.375.114/0003-88</t>
   </si>
   <si>
     <t>006/2023</t>
   </si>
   <si>
     <t>Mútua cooperação entre os partícipes para o desenvolvimento de ações relacionadas a atividade de ronda de direitos humanos.</t>
   </si>
   <si>
     <t>109. TERMO+DE+COOPERAÇÃO+06-2023-DPU-DRDH CENSURADO.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE GUIRATINGA</t>
   </si>
   <si>
     <t>03.347.127/0001-70</t>
   </si>
   <si>
     <t>Cessão de auditório para utilização por 2 dias para atendimento pela Defensoria Pública</t>
   </si>
   <si>
+    <t>39 dias</t>
+  </si>
+  <si>
     <t>110. Termo de Cessão de Uso 04.2024.GUIRATINGA.CENSURADO.pdf (+1 docs)</t>
   </si>
   <si>
     <t>SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA - SESP/MT</t>
   </si>
   <si>
     <t>03.507.415/0028-76</t>
   </si>
   <si>
     <t>0143/2024</t>
   </si>
   <si>
     <t>Disponibilização de militares da reserva remunerada RR, na forma do art.10, Capítulo VI, da Lei Complementar 720/2022 com a finalidade de executar a guarda patrimonial de prédios do órgão cooperado.</t>
   </si>
   <si>
     <t>111. Termo de cooperação nº 0143.2024.SESP.CENSURADO.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE PARANATINGA</t>
   </si>
   <si>
     <t>15.023.971/0001-24</t>
   </si>
   <si>
     <t>Cessão  do  servidor  público  municipal  Junho  Martins  Siqueira,  matrícula  nº  5487,  para  desempenhar  atividades  laborais  na  Defensoria  Pública do Estado do Mato Grosso.</t>
@@ -1731,53 +1732,50 @@
     <t>SECRETARIA DE ESTADO DE PLANEJAMENTO E CESSÃO - SEPLAG</t>
   </si>
   <si>
     <t>TERMO DE CESSÃO</t>
   </si>
   <si>
     <t>Compartilhamento definitivo da titularidade do software WebPonto</t>
   </si>
   <si>
     <t>Indeterminado</t>
   </si>
   <si>
     <t>130. Termo de Cessão definitiva - SEPLAG.pdf</t>
   </si>
   <si>
     <t>SERVIÇO NACIONAL DE APRENDIZAGEM RURAL DE MATO GROSSO- SENAR/MT</t>
   </si>
   <si>
     <t>Convergência de interesses entre as entidades signatárias para a realização de eventos educacionais durante os Programas Sociais que tem como escopo principal o desenvolvimento de ações sociais de inclusão e cidadania voltadas para a a sociedade do meio rural, por meio do oferecimento de serviços de utilidade pública.</t>
   </si>
   <si>
     <t>131. Termo Cooperação Técnica- Senar- 006-2024- censurado.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE ESTADO DE ASSISTÊNCIA SOCIAL E CIDADANIA- SETASC</t>
-  </si>
-[...1 lines deleted...]
-    <t>Não há</t>
   </si>
   <si>
     <t>O presente Termo estabelece as regras que regulam a utilização dos dados identificados do Cadastro Único pelo(a) SIGNATÁRIA exclusivamente para fins de gestão do CADASTRO DOS ASSISTIDOS PELA ASSISTÊNCIA JURÍDICA INTEGRAL, conforme previsto nos artigos 5º, inciso LXXIV, e 134 da Constituição Federal, bem como na Lei Complementar Estadual nº 146/2023, em especial o artigo 11, inciso IV e Lei Complementar Federal nº 80/1994, artigo 106, neste instrumento denominada ASSISTÊNCIA JURÍDICA, sem
 prejuízo dos parâmetros legais vigentes.</t>
   </si>
   <si>
     <t>TERMO DE USO-CAD-ÚNICO- SETASC- CENSURADO.pdf (+1 docs)</t>
   </si>
   <si>
     <t>TRIBUNAL REGIONAL ELEITORAL DE MATO GROSSO</t>
   </si>
   <si>
     <t>05.901.308/0001-21</t>
   </si>
   <si>
     <t>Estabelecer parceria para implantação de Pontos de Inclusão Digital – PID.</t>
   </si>
   <si>
     <t>132. Acordo de Cooperação Técnica n° 16-2024- Ponto de Inclusão Digital- TRE- censurado.pdf</t>
   </si>
   <si>
     <t>MUNICIPIO DE NOBRES</t>
   </si>
   <si>
     <t>03.424.272/0001-07</t>
@@ -2304,51 +2302,51 @@
   <si>
     <t>03.347.119/0001-23</t>
   </si>
   <si>
     <t>26/2025</t>
   </si>
   <si>
     <t>Termo tem por objeto a disponibilização pelo CEDENTE à CESSIONÁRIA de um imóvel, localizado na Av. Cuiabá nº 207, Centro, na cidade de Dom Aquino-MT, com inclusão das despesas de água/esgoto, IPTU, energia elétrica e internet, do referido imóvel pela Prefeitura Municipal de Dom Aquino/MT.</t>
   </si>
   <si>
     <t>Termo_de_Cessao_26.2025_censura.pdf</t>
   </si>
   <si>
     <t>MUNICÍPIO DE ARIPUANÃ/MT</t>
   </si>
   <si>
     <t>03.507.498/0001-71</t>
   </si>
   <si>
     <t>30/2025</t>
   </si>
   <si>
     <t>Disponibilização pelo CEDENTE à CESSIONÁRIA de um Imóvel/Sala/Espaço, localizado na Rua Claudino Aleixo, nº 367, Bairro Cidade Alta na cidade de Aripuanã-MT, incluso despesas de água/esgoto, IPTU e a energia elétrica, do referido imóvel serão custeadas pelo CEDENTE.</t>
   </si>
   <si>
-    <t>TERMO_DE_CESSAO_DE_USO_30.2025_censurado.pdf</t>
+    <t>TERMO_DE_CESSAO_DE_USO_30.2025_censurado.pdf (+1 docs)</t>
   </si>
   <si>
     <t>Termo de Cessao de Uso  5.2025_censurado.pdf</t>
   </si>
   <si>
     <t>Secretaria de Estado de Justiça por Interveniência da Fundação Nova Chance</t>
   </si>
   <si>
     <t>0447/2025</t>
   </si>
   <si>
     <t>Aproveitamento de mão de obra de recuperandos do Sistema Penitenciário em cumprimento de pena no REGIME SEMIABERTO para prestação de serviços gerais e administrativos nas dependências da COOPERADA, com a finalidade de proporcionar condições para a harmônica integração social, educativa e produtiva do recuperando.</t>
   </si>
   <si>
     <t>TERMO DE COOPERACAO TECNICA 0447.2025_censurado.pdf</t>
   </si>
   <si>
     <t>0448/2025</t>
   </si>
   <si>
     <t>Aproveitamento de mão de obra de recuperandos do Sistema Penitenciário em cumprimento de pena no REGIME FECHADO promovendo a reintegração social, proporcionando-lhes a oportunidade de trabalho e qualificação profissional dentro da legalidade e das normas estabelecidas.</t>
   </si>
   <si>
     <t>TERMO DE COOPERACAO TECNICA 0448.2025_censurado.pdf</t>
   </si>
@@ -2459,50 +2457,232 @@
     <t>Termo de Adesão_CESIMA.pdf</t>
   </si>
   <si>
     <t>MUNICIPIO DE BRASNORTE</t>
   </si>
   <si>
     <t>01.375.138/0001-38</t>
   </si>
   <si>
     <t>32/2025</t>
   </si>
   <si>
     <t>Doação de um terreno urbano, que possui uma área total de 750,00m² para construção da sede da Defensoria Pública do Estado de Mato Grosso no Município de Brasnorte. A doação ocorrerá sem nenhum ônus para o Município de Brasnorte e as despesas com escrituração e registro, bem como eventual reversão do imóvel, objeto desta lei, correrão por conta da Defensoria Pública do Estado de Mato Grosso. O imóvel será revertido ao patrimônio do Município caso a construção da sede não esteja concluída no prazo de dois (2) anos, contados a partir do registro do imóvel, ou em caso de descumprimento do disposto na Cláusula Segunda.</t>
   </si>
   <si>
     <t>24 meses (do registro do imóvel)</t>
   </si>
   <si>
     <t>TERMO DE DOACAO 32.2025 - BRASNORTE_censurado.pdf</t>
   </si>
   <si>
     <t>003/2026</t>
   </si>
   <si>
     <t>Termo de Cooperação Técnica 003.2026 - SEI_1095961.pdf</t>
+  </si>
+  <si>
+    <t>ASSOCIACAO DE CATADORES DE MATERIAIS REUTILIZAVEIS E RECICLAVEIS MATO GROSSO SUSTENTAVEL - ASMATS</t>
+  </si>
+  <si>
+    <t>24.342.022/0001-06</t>
+  </si>
+  <si>
+    <t>TERMO DE COMPROMISSO</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>Este Termo tem por objeto a coleta, a triagem e a destinação final adequada: a) Dos resíduos recicláveis descartados pela Defensoria Pública do Estado de Mato Grosso; b) Dos bens inservíveis classificados como irrecuperáveis por desfazimento. Em atendimento ao Edital nº 013/2025/DPG de Credenciamento.</t>
+  </si>
+  <si>
+    <t>TERMO DE COMPROMISSO 02.2026 - ASMATS_censurado.pdf</t>
+  </si>
+  <si>
+    <t>03/2026</t>
+  </si>
+  <si>
+    <t>Termo de Cessao de Uso 3.2026_censurado.pdf</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE COLNIZA</t>
+  </si>
+  <si>
+    <t>04.213.687/0001-02</t>
+  </si>
+  <si>
+    <t>04/2026</t>
+  </si>
+  <si>
+    <t>O imóvel objeto da presente doação corresponde ao LOTE DPRMT, da Quadra CEMAT, situado no Município de Colniza. A doação do imóvel tem por finalidade única a instalação da Sede da Defensoria Pública do Estado de Mato Grosso, para realização de atividades sociais, e comunitárias na promoção do acesso à justiça e na defesa dos direitos fundamentais dos cidadãos em situação de vulnerabilidade, desenvolvidas pela DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>TERMO DE DOACAO 04.2026 - COLNIZA_censurado.pdf</t>
+  </si>
+  <si>
+    <t>ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO - ALMT</t>
+  </si>
+  <si>
+    <t>06/2026</t>
+  </si>
+  <si>
+    <t>"O presente Termo tem por objeto a conjugação de esforços entre os partícipes visando à cessão de uso dos estúdios da Rádio ALMT (89,5 FM) para a gravação de podcasts institucionais produzidos pela Defensoria Pública do Estado de Mato Grosso. As gravações serão realizadas, prioritariamente, no Estúdio A (Clenon Borges) ou, alternativamente, no Estúdio B (Hend Simone), conforme disponibilidade e agendamento prévio. Concessão de espaço publicitário para a veiculação de spots na grade de programação da Rádio ALMT (89,5 FM), condicionada à viabilidade técnica e à disponibilidade do cronograma de inserções da emissora.
+"</t>
+  </si>
+  <si>
+    <t>TERMO DE COOPERAÇAO TECNICA 06.2026_censurado.pdf</t>
+  </si>
+  <si>
+    <t>MUNICÍPIO DE PARANAÍTA/MT</t>
+  </si>
+  <si>
+    <t>03.239.043/0001-12</t>
+  </si>
+  <si>
+    <t>TERMO DE CESSÃO DE USO DE IMÓVEL PÚBLICO</t>
+  </si>
+  <si>
+    <t>01/2026</t>
+  </si>
+  <si>
+    <t>Termo tem por objeto a cessão de uso, a título gratuito, do imóvel público de propriedade do Município de Paranaíta, localizado à Avenida Ludovico da Riva Neto (Via L13), Setor Loteamento Canteiro Central, Quadra 01, S/N, destinado exclusivamente à instalação e funcionamento da Defensoria Pública do Estado de Mato Grosso no Município de Paranaíta/MT.</t>
+  </si>
+  <si>
+    <t>10 anos</t>
+  </si>
+  <si>
+    <t>TERMO CESSÃO DE USO 1.2026_censurado.pdf</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DO ESTADO DE RONDONIA</t>
+  </si>
+  <si>
+    <t>04.801.221/0001-10</t>
+  </si>
+  <si>
+    <t>CONTRATO DE TRANSFERÊNCIA DE TECNOLOGIA NÃO PATENTEADA, NÃO PATENTEÁVEL OU DE KNOW-HOW</t>
+  </si>
+  <si>
+    <t>2/2026</t>
+  </si>
+  <si>
+    <t>Constitui objeto deste contrato o licenciamento sem exclusividade, intransferível, limitado para instalar e permitir que usuários autorizados acessem e utilizem o formato executável, a título não oneroso pela CONTRATADA à CONTRATANTE, para uso do programa de computador denominado SISTEMA DE GERENCIAMENTO DE VAGAS EM CRECHES, registrado sob o número BR512025006383-0, no Instituto Nacional da Propriedade Industrial (INPI).</t>
+  </si>
+  <si>
+    <t>30 anos</t>
+  </si>
+  <si>
+    <t>CONTRATO DE TRANSFERÊNCIA DE TECNOLOGIA NÃO PATENTEADA, NÃO PATENTEÁVEL OU DE KNOW-HOW 2.2026_.pdf</t>
+  </si>
+  <si>
+    <t>DEFENSORIA PÚBLICA DO ESTADO DE SANTA CATARINA</t>
+  </si>
+  <si>
+    <t>16.867.676/0001-17</t>
+  </si>
+  <si>
+    <t>O presente Termo de Cooperação Técnica tem por objeto a conjugação de esforços entre os Cooperantes, visando ao intercâmbio de experiências, informações e tecnologias, bem como o desenvolvimento de atividades de interesse comum, sem repasse de recursos financeiros ou transferência de verbas entre as partes.</t>
+  </si>
+  <si>
+    <t>TERMO DE COOPERAÇÃO TECNICA 03.2026_.pdf</t>
+  </si>
+  <si>
+    <t>34/2025</t>
+  </si>
+  <si>
+    <t>Cessão de um imóvel/sala/espaço localizado no Centro de Atendimento ao Cidadão - CAC, com inclusão das despesa com água/esgoto, IPTU, energia elétrica e internet, custeada pelo Município e cessão de 02 (dois) servidores municipais de apoio administrativo para exercerem suas funções na Defensoria Pública do Estado de Mato Grosso, garantindo assistência na área de atuação da Defensoria Pública, sem qualquer vinculo.</t>
+  </si>
+  <si>
+    <t>TERMO DE CESSAO_POCONE_ 34.2025_.pdf</t>
+  </si>
+  <si>
+    <t>O presente TERMO tem por objetivo a implementação da Rede de Direitos da Pessoa Idosa do Estado de Mato
+Grosso - RENADI/MT, mediante o comprometimento dos Örgãos/Instituições participantes, enumerados na Cláusula Segunda este instrumento, visando garantir o cumprimento do art. 25 da Declaração Universal dos Direitos Humanos, de 1948, que reconhece direitos que devam ser assegurados à Pessoa Idosa, do art.230 da Constituição Federal, do art.232 da Constituição Estadual e das Federais n. 8.842/1994 e 10.741/2003 e da Lei Complementar Estadual 131/2003.</t>
+  </si>
+  <si>
+    <t>TERMO DE COOPERAÇÃO TÉCNICA_2.2026_.pdf</t>
+  </si>
+  <si>
+    <t>UNIVERSIDADE FEDERAL DE MATO GROSSO - UFMT</t>
+  </si>
+  <si>
+    <t>05/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo tem por objeto a disponibilização, pela COOPERADA à COOPERANTE, de 03 (três) servidores que possuam notório saber nas áreas de gênero e diversidade sexual para comporem a Comissão Especial de Avaliação da Autodeclaração de Pessoas Trans e de Diferentes Identidades de Gênero (republicada no Diário Oficial nº 28242 de 12/05/2022), que terá por finalidade promover a inclusão, a equidade e a diversidade nas atividades avaliativas, e à valorização de pessoas trans e de diferentes identidades de gênero, para cargos de defensores, membros, servidores e estagiários.</t>
+  </si>
+  <si>
+    <t>TERMO DE COOPERAÇÃO TÉCNICA_05.2026_.pdf</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO LUNAAR</t>
+  </si>
+  <si>
+    <t>39.469.916/0001-20</t>
+  </si>
+  <si>
+    <t>TERMO DE PARCERIA</t>
+  </si>
+  <si>
+    <t>O presente Termo tem por objeto o estabelecimento de parceria entre a INSTITUIÇÃO e a ASSOCIAÇÃO para a viabilização da logística reversa e destinação final ambientalmente adequada de frascos de desodorante aerossol (100% alumínio).</t>
+  </si>
+  <si>
+    <t>TERMO DE PARCERIA_04.2026_.pdf</t>
+  </si>
+  <si>
+    <t>MUNICÍPIO DE TANGARÁ DA SERRA</t>
+  </si>
+  <si>
+    <t>03.788.239/0001-66</t>
+  </si>
+  <si>
+    <t>07/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo tem por objeto a cessão da servidora pública
+municipal CLAUDINA BISPO FIGUEIREDO, pertencente ao
+quadro de pessoal do Município, para atuar junto à Defensoria
+Pública do Estado de Mato Grosso, no Núcleo de Tangará da Serra.</t>
+  </si>
+  <si>
+    <t>TERMO DE CESSÃO DE SERVIDOR_07.2026_.pdf</t>
+  </si>
+  <si>
+    <t>MUNICÍPIO DE TABAPORÃ</t>
+  </si>
+  <si>
+    <t>08/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo tem por objeto a cessão de servidor(a) municipal ELIANE DOS REIS AMARAL, para atuar na recepção e apoio administrativo no âmbito deste Núcleo da Defensoria Pública no Município, com a finalidade de auxiliar na organização do atendimento ao público e no fluxo das demandas Administrativas da unidade.</t>
+  </si>
+  <si>
+    <t>8 meses</t>
+  </si>
+  <si>
+    <t>TERMO DE CESSÃO DE SERVIDOR_08.2026_.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2837,56 +3017,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yh7X-DzUZQLbm4FM5jYPTtUfjWrLEwXQ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tjrDJSBXiI4JtYeUFm8vqrxYGAwDbIiZ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ALF2bHLQFgNCAurRM1M8QGZeW57YJVhe/view?usp=sharing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1l67pgrfi_2BwiDZAC2cQcYim_ThDUVBj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WyZfnnq_ebUwoaJHwNi8bnbK7v3sawfw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tNmTn5V-dugc2RhLP8G45hQVyZknRpOX/view?usp=sharing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NbJloL8VaiWErvIWg-kvAjdGbJnUOSHU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1PMbkvFIbNdwA4GyHCigEbR10lEhypSxh/view?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1BcXd63ypKY5bDmol63jxhRE1nmkursnA/view?usp=sharing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GGjQe9pTGiXXHIig27LJSUHpSz-h-Jy8/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/12YQvwVrf6pqNUyWnlcF2nqJhTcQU8QXw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1lRfiK4GIuAe6xCSrjP48UbwRbKYH9J-U/view?usp=sharing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1z4j4rZ2MYZqfaNyFly-hLiLn_SSR_HwM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WGsyima-51HUnINwgLoh-JUTSXm0hPa4/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/148UC6ZgdU0QYHxTIMxDI5dt7loIeXP5q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UE-q_siJaDepO25KhFdKnsEnG5z65a4_/view?usp=sharing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1lD-5M_aoW6nBTgjfTBZD-QIOmxTExSg0/view?usp=sharing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1eCL3r1EgZstVb_jUADEtftg8bZMF6D8_/view?usp=sharing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ul_ZDNE2cSMf62TNUIebO3zkYqIYeaKi/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1B-ItTHUZt3lM3tlN3CkmJYMH5NBEy3bw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LM45eMx8et7ne3byj5Vigw8zWqTEkHTp/view?usp=sharing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1N2qNC-XOXulCQIWn2T62Wnrop3Y1ZSwJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/12NQZUnsPszKYbSbc906kMozRAQxvSxf6/view?usp=sharing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wZUQUVfbQE_XtUcQ8DaLz57tRVWeDRnr/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QfbbCkcX1QwYO1LFumu8XL5fOWlBQ7O7/view?usp=sharing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/12iJ8M-GMLxx6UsyJwTvT_yJfsdloYgaz/view?usp=sharing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1FMIEQVjvXL5N1nfsTI9hoPgSZB7OdwG3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WWUPSwk6Zk4d0p_t_fuPrktXlKAucpOm/view?usp=sharing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1totSlIryHy9vKXo-AleM1Ut5padyuYJG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LVWP3ADsB2T4OP3BlHdQYa_I975gmPqe/view?usp=sharing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1X1bf6tOES4vdkaYFYmkMeJ-MlaVnlu9K/view?usp=sharing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-F2V-__fFZJYj9ZM4kFDWV_U9qtdBWwI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1K4Th42mM0SL51GpCn-YGxcmoWUmkeLuh/view?usp=sharing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1YBMiG4lX1JKGZGbSlPzqKbARlxjBHhlK/view?usp=sharing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UJTKpU-suPTJawIFjaXUo9oIu0nb_E3Z/view?usp=sharing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1n7JJJSEZ8SN5X1KiQjYHlUMUrCSwLuV1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GlGeNjjxDKHRSMILTSrxd3VIdvLv2VUI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10RFE_03Ouj3PzQYaHv01zIUvR7tnWg4d/view?usp=sharing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1efUXq9_6806Zm5Qb8uPz2-_8H5x2pTOk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1hEhO2v3b4EYQMWt3VHZ8nyMBiWd5UUx5/view?usp=sharing" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10_zaNyLKlcYCudiTDo4iHk8h4VernvvS/view?usp=sharing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1OdxMgYOLmqWTyRqOBh9FYDHNCk5jgGVM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1k2Owdo8B9E6GVG3GuxaS203zZfviJ9rT/view?usp=sharing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NXt-gbfVPDy3iY7a4Uo1h4TApBbDXTmk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wFldRDUN1CuXF-LwNWpUKv0CzBOHhNHW/view?usp=sharing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19JU6sJoq3qq4PH8e8-3Lm-BWir4nHmPc/view?usp=sharing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1X3jH1JA4xP4IM5iyySTrAlwLfs45HyjS/view?usp=sharing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dfCvmerjRsOKHrt-9L1X34lLepRCJYWU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1B82tdjr1L2dBL7449MQeCDPnYSjeaiEN/view?usp=sharing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1a1F4JXCVGKHqBX1YYs7Ve630tWxiPyUd/view?usp=sharing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EeXlSv9Fk3VTcjAPZ3hCb-uklCZuFP2N/view?usp=sharing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_Thw_ENVP34ZJJHHl1l-lT2wSj8qN0Sc/view?usp=sharing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1BBdKdV_8KbFH71_vCqtpQVsyqxyflYMk/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QRoUvA-Qv12xilgTthBVvBbW4I5Uk1-Q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1v5Ihlh-kbHOH5su1s3FaPfGjwzUjA9TV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NwsxMpQeHTjiLKQUSkgsacgHngs8Wa3s/view?usp=sharing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GQcr1HEGs5Yb0GQ11WWHo4-BreibT4LY/view?usp=sharing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GY1SRqk6sDEWJSR4CIWnDIi0N3QJ_rNO/view?usp=sharing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1g9uCIhltja-3sLMeNJ3MA49_ws4S5F2j/view?usp=sharing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1nEwhjTPLMS1uaBYRspiZSkKEahMbd__T/view?usp=sharing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1K57_p55EER5sGjUEobvIQPoTo2IAu3YP/view?usp=sharing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1XKKcjor3Q4hjvcdzYwFEeMu-QpNaOB5q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1G0EkOv9XfyKwlZyc3WgllP_elF6plTHT/view?usp=sharing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rZqqSWPFnOMgTYWjbSMlTrsxt1gERc8G/view?usp=sharing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1I83zUCiuv4YouEfynpzVe8cBDDkQ705H/view?usp=sharing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-RmH5uVACu4rVTEGciZ7BHFJ4RitI9-4/view?usp=sharing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1H6UEG6Ea-wlaEJt29nWmcGDV7D3GOBWI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/16qRzb8fZB2_py5Nj1L0ikw4vdynoE1UC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1onWWuQLANFT1TzyLmmKEpx2OzpvY-uMI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1K39Tih-g-O0Tx_oQvicZ6HFNVzRWx8wx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1FX9--SDvpGm_pOUH8sngucJ9mt0OpuRH/view?usp=sharing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1TnkbdTnXwTKr9jv2Q9Vhc0MOkKX08Cku/view?usp=sharing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/14uCuGptX1FdcWe8jbCTBGl6eiPw9Zed6/view?usp=sharing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1msAW3p9uj6TKWNsOSYA9kCvEfNvWkU6d/view?usp=sharing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_KK-wiKa6iWqGO3OszDZMx06k1QFGb0q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1aT2zT122acsgmdOP79ZKWnXc_o1jCnIL/view?usp=sharing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ZnqdwlVRgSnzQIRRGCVgz28daW_5GSG2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1SqXWVVlvnx6oA82xDioc82mDjlhrU9DS/view?usp=sharing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1YmgDddpK7-wob_02J_wnTTbZZBnoCvAM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15hh3jFHf-Og-GJlio_hCD5ALIF4gFqMq/view?usp=sharing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uA-Ox5raZciCcSSAHdQDQugfc5Gtr-V7/view?usp=sharing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13XHKj1y2nZEGNLJGMZDItPvFFRH60IaV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1qTnTaPPyRGiqfuUyJGVaoT08KoHiWLHQ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UzbzR_t6j_VO_BIixtjn4sckIGcHg1jR/view?usp=sharing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1iIXJDIPbLGIyUY584sqtsJy1_0ODMuNn/view?usp=sharing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WNB6H_Ac5U2lK6wOutcReEdy9D_qxSy_/view?usp=sharing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ExuOf3DSoSuVhP9G8E47ESP0O5_vD0Yx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_AKpWJhRaUH5Sxgg57MIFmpPRUyYgSmP/view?usp=sharing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1kkSG-DpArfBhZBiYZ5uhVH9feIUY3Omw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gXLRDnGyaHFudX1M9SjpXkWwh-li42QM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uGW-n7gvhyrKLPCZSs-rP9lTIOjM3tGd/view?usp=sharing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Iw6dBPq3geeW1RL3ydGQ6yaOA67I1fD2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QdZURpvh-mP-ZAzHNVhigX3hJdhblxl5/view?usp=sharing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GDxHHN0kGVvvnVrXVgBAiGSPYs7B1Nas/view?usp=sharing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bhL3GPpbtKUOpxDbdEoFATYhHztVreiz/view?usp=sharing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LCDiE8ajWym8-XFUrlMQL0vk7oWd_HXv/view?usp=sharing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11wMQ2iV7xXjyWXSOCGkYuBAWY49IkCxG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tyDoH1x6iB_JsrThx3VBjNt6O5z2QoR3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tfHYpxxzyNDhkcU2svmNVdKWPhzk10yM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1T1hJkoJHs-vsiTRpHLCkW89hR_WAlp7b/view?usp=sharing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RKajHpDHcnqchqFuWJdOuT97QLOxK6Rx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dbFERVZT7BasG0mrwU_bIJFdvQIdaJuE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ydYS0sXq61--Icrw6PBiWJJPMVN-jgKJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yZgycw26nYXwlHMJxOKqyuqwh6IZG7l1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ncC1esLdKRSXwhpi2ZNS3wF9EkSzQKHC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1N02Oh0c4WIOzItT7su66VZX2WEo2U0f3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uSu-TZ3XL2MyAq2VcqjyQFm4jWtER83q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QrtnqLPx1_b1n6Z6ipkZuDyxS2-RrpbD/view?usp=sharing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1mRjeF6YmFSO2kNz6v25tsyMRyupaV3oJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1D28LrjEoAMlvBjF7UVSBDoLK-VZM1H9l/view?usp=sharing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UqESzjwUvQxeG2KE79XCkrAdADV-VyAJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10vK7RtfLCIkF7r8ciq0ElouBjlj08kcL/view?usp=sharing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yU9kpl4-XkutqhREmTT_TBAqhaD8xSjx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EbylMEFHnMLJ_9egSrbtrADKQnXrC9WQ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1d_Z5yum0S2rSuM2VOhn23MbqJWu1Z3bx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gzpitecw4brBrI02myg4_cnq_3zseUVJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1YWzNgssduVvRCTQciGdayXYjNkhmzBSO/view?usp=sharing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rQFAKaaA3flBf67ZD6M3tKNMkTFKbgDo/view?usp=sharing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CIjtppKDuY_6azINt5hEhqJEWv1KxsIr/view?usp=sharing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1zj4LfWmSzm1vb2Yq0UXTlHY4nyweH7J0/view?usp=sharing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F_5SY0nK9t1yFkuhGC4qlUn1tIfggbcI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17WW5_EATxRRtbX7r5rD4w-Oyzq1eOuPN/view?usp=sharing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1S56SPQb-B-Bna9_pzw-isNeQ6H2Rkw0Y/view?usp=sharing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1I4-GZtKtONg0m4bXCEGpbK3z0qT5VHWX/view?usp=sharing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18JCw3fsr5sHEBRsPIOufEYkA06ERj3eE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/186aJhNcnOtLte6wZCW67DqYwlIYYGX3s/view?usp=sharing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1XWDOohjso3B9AGkfjJF4_0fWGPys72Uk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RRAmE-70dTPjknQ7nnTYNTi_9358Jgr2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ma2cjHVSeVSjEJiYU2h68AePV7wY4Tve/view?usp=sharing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ENX_QHViE25PqQunGuQUII1kJq-XC1IG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1KjVPpIYVRIsf90qlS1GsaopBLS_15Xcw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ez_2WL39wAkA6U_0KQZALvQV9pMVYloo/view?usp=sharing" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/16vbi6-FOCWWMpOFbXEBTdIavULMJfrgE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1P9g6yhlFDfLpTuALj2B7fhNj4-xtHfD1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fthkJPzPwXsijGwKPl2Of4b1OeA2Litj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CyIjjV32eE6ohjEN4I-eGDtI7As9aM2y/view?usp=sharing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dXzbsbIwo1KaB6C-mf4ZlIhtixXuh0kf/view?usp=sharing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1VbY7QKHdV_kL5IRFoCSAgKkQjwHPKqH9/view?usp=sharing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1pP1oOyAkER0VWhH7GeFae9unap_AhTcx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wKezhgHEmRlW-KFHh4qht0JTKCZfWHbN/view?usp=sharing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15gUaU8pbvqwqbQL11CSP0AAQUlUTf_mV/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1umt5Pu1drLmH-_v1Qh5zagHRrax3b8-n/view?usp=sharing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1h7yqM9MUZ0DLhm9VZMyeJqxsjZGa-yaN/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1r9bcPzCnNwdOui-bjbl7ahgcPS6z9rPh/view?usp=sharing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bwFc8eQ6MFSwfw8gubphAtHXMPz9ZOZE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1vGcSFW9rkXCc2nqdBRVRZP81hSCGGqdn/view?usp=sharing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dIKK2ZRmyhcgnRBk7SVu1A0vTXLZQfw3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ppN_7RdFhzUNARnmu2-k7_BK-1809zGc/view?usp=sharing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wy8XDO3mR2BhMQa_C7oCh9KN4bVAiUhP/view?usp=sharing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_EISucNJOE1vKAb7tDSPnylaZKpD06mS/view?usp=sharing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UsEdnCFnq155ZoPma0bsUDVoQz2qBFJi/view?usp=sharing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F6hNEHoBvwFnhddJCdHYxwcMQvyoibLC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17Pp73VUYoV4FX5CpNaAmKX_vAB6P0OU3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oSMs_gtcccBePG8laLzljo-5dY35vx3J/view?usp=sharing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1PU0oTZdshDnoJazznnWawG0w_2bOYZra/view?usp=sharing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Tswcunln0m5jNFMlqXJLme55GnjS1t40/view?usp=sharing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tRXkXDGUQUj-lWc_IUBzBKRuH_d3f8uX/view?usp=sharing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1BIUbdC-ZEhzs-k3XHqH35ISTqy6UvcIf/view?usp=sharing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1S3OzjYPhUs3XPtV1YFWaaDaRZH05CpTp/view?usp=sharing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_LMoQoYDFUl82y6fnExVGglD9lSXHdi0/view?usp=sharing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1KsDlV8FgDfYWgUBKBV6JPv-nTUYPcdL7/view?usp=sharing" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1C3z-Ek-CNsAT9dL_QGIr3XP8n3kIyQ0g/view?usp=sharing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Zh3tPddyiAjkAvdhFs1sqlal5Lvu9cSq/view?usp=sharing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1z8W_EPYHIbJ26rsESiDoRKj6vzHosCVj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1umm0PJgr8qrtWzUSLzNPum57fEkOS7Ut/view?usp=sharing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_vsJ8YyEn2t6hYy80MqT60ex3zL4W-b8/view?usp=sharing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1nuGpPfx_5rAnJA_cDWiGJgoq5MWbuui2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1D65SLp2TY53mWltyZTqArZ0DllDc2Szi/view?usp=sharing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19wngYfLVbM8VAmzXGZBc85GIjMULle08/view?usp=sharing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/132VEcPrGO2U6WmSgYKY6n0__N189QAL6/view?usp=sharing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ddg7TMqCuAOdjCswVArX7QHkSQRfoDqk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uUR0INZTeDYCginbY6KqWn-6_LrSLccG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ndqvxDpKzy_qvWJsznP2k9RbNF0wVjlE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rUHY3u8Gbk6NHA319PTo74elMzYLdSb2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dz8zCn-M08DbqC3ItJNyTwrv90aubxr0/view?usp=sharing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bDGJz0yafc2km0kqAqGiWt-Rjew33g9C/view?usp=sharing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1k1qNqCSxf0L92dHZ9ugZjhtLgRghnpyf/view?usp=sharing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13odFc_kdER_H1iGVMaS-n0w_zOM5N6-Z/view?usp=sharing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WJ9JN0BAiTEc8P_WSXjT1xECB-byjCFY/view?usp=sharing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oVo5lOqcHQ0Xth5nq6B_5yb8zVKm89U3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1PTPaLuV9lqK2xgv1bnM02RBjzvpP_h5u/view?usp=sharing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1zJfZksCsjb9fk9wk38v_ix41GjagSYfd/view?usp=sharing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1N7KB1fyFrrMxS5v7LphU8WMi5RPNKnsO/view?usp=sharing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1FZXsLaKsJXIuXXysKjb_3-L0xqhBtqIF/view?usp=sharing" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uzT8-Fqz9MaohX_OPz_AjS5hdJ_f9vWT/view?usp=sharing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1edfeJAaUp8KvyfJ9gSzt1Jiv-rPPCcOA/view?usp=sharing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EHwg7dxYwDcIm0n1LPqPt8umFkvBAQfo/view?usp=sharing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1OXQ26Whzyl9JtVUiMvTuE1oyMNq9nutQ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oDItBKTt0T3Qu-wNX0xvetb8MP8DZa1G/view?usp=sharing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UB71e6t1brdK5-F705_boaNd-Ws5WeZq/view?usp=sharing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1s0PtKSc79Ogc0_a9u63DYcROjwfoyAyg/view?usp=sharing" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tytakuqE0ElWj3naemqaOBOZJWznwye4/view?usp=sharing" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yh7X-DzUZQLbm4FM5jYPTtUfjWrLEwXQ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tjrDJSBXiI4JtYeUFm8vqrxYGAwDbIiZ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ALF2bHLQFgNCAurRM1M8QGZeW57YJVhe/view?usp=sharing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1l67pgrfi_2BwiDZAC2cQcYim_ThDUVBj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WyZfnnq_ebUwoaJHwNi8bnbK7v3sawfw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tNmTn5V-dugc2RhLP8G45hQVyZknRpOX/view?usp=sharing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NbJloL8VaiWErvIWg-kvAjdGbJnUOSHU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1PMbkvFIbNdwA4GyHCigEbR10lEhypSxh/view?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1BcXd63ypKY5bDmol63jxhRE1nmkursnA/view?usp=sharing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GGjQe9pTGiXXHIig27LJSUHpSz-h-Jy8/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/12YQvwVrf6pqNUyWnlcF2nqJhTcQU8QXw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1lRfiK4GIuAe6xCSrjP48UbwRbKYH9J-U/view?usp=sharing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1z4j4rZ2MYZqfaNyFly-hLiLn_SSR_HwM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WGsyima-51HUnINwgLoh-JUTSXm0hPa4/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/148UC6ZgdU0QYHxTIMxDI5dt7loIeXP5q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UE-q_siJaDepO25KhFdKnsEnG5z65a4_/view?usp=sharing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1lD-5M_aoW6nBTgjfTBZD-QIOmxTExSg0/view?usp=sharing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1eCL3r1EgZstVb_jUADEtftg8bZMF6D8_/view?usp=sharing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ul_ZDNE2cSMf62TNUIebO3zkYqIYeaKi/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1B-ItTHUZt3lM3tlN3CkmJYMH5NBEy3bw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LM45eMx8et7ne3byj5Vigw8zWqTEkHTp/view?usp=sharing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1N2qNC-XOXulCQIWn2T62Wnrop3Y1ZSwJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/12NQZUnsPszKYbSbc906kMozRAQxvSxf6/view?usp=sharing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wZUQUVfbQE_XtUcQ8DaLz57tRVWeDRnr/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QfbbCkcX1QwYO1LFumu8XL5fOWlBQ7O7/view?usp=sharing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/12iJ8M-GMLxx6UsyJwTvT_yJfsdloYgaz/view?usp=sharing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1FMIEQVjvXL5N1nfsTI9hoPgSZB7OdwG3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WWUPSwk6Zk4d0p_t_fuPrktXlKAucpOm/view?usp=sharing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1totSlIryHy9vKXo-AleM1Ut5padyuYJG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LVWP3ADsB2T4OP3BlHdQYa_I975gmPqe/view?usp=sharing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1X1bf6tOES4vdkaYFYmkMeJ-MlaVnlu9K/view?usp=sharing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-F2V-__fFZJYj9ZM4kFDWV_U9qtdBWwI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1K4Th42mM0SL51GpCn-YGxcmoWUmkeLuh/view?usp=sharing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1YBMiG4lX1JKGZGbSlPzqKbARlxjBHhlK/view?usp=sharing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UJTKpU-suPTJawIFjaXUo9oIu0nb_E3Z/view?usp=sharing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1n7JJJSEZ8SN5X1KiQjYHlUMUrCSwLuV1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GlGeNjjxDKHRSMILTSrxd3VIdvLv2VUI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10RFE_03Ouj3PzQYaHv01zIUvR7tnWg4d/view?usp=sharing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1efUXq9_6806Zm5Qb8uPz2-_8H5x2pTOk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1hEhO2v3b4EYQMWt3VHZ8nyMBiWd5UUx5/view?usp=sharing" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10_zaNyLKlcYCudiTDo4iHk8h4VernvvS/view?usp=sharing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1OdxMgYOLmqWTyRqOBh9FYDHNCk5jgGVM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1k2Owdo8B9E6GVG3GuxaS203zZfviJ9rT/view?usp=sharing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NXt-gbfVPDy3iY7a4Uo1h4TApBbDXTmk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wFldRDUN1CuXF-LwNWpUKv0CzBOHhNHW/view?usp=sharing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19JU6sJoq3qq4PH8e8-3Lm-BWir4nHmPc/view?usp=sharing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1X3jH1JA4xP4IM5iyySTrAlwLfs45HyjS/view?usp=sharing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dfCvmerjRsOKHrt-9L1X34lLepRCJYWU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1B82tdjr1L2dBL7449MQeCDPnYSjeaiEN/view?usp=sharing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1a1F4JXCVGKHqBX1YYs7Ve630tWxiPyUd/view?usp=sharing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EeXlSv9Fk3VTcjAPZ3hCb-uklCZuFP2N/view?usp=sharing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_Thw_ENVP34ZJJHHl1l-lT2wSj8qN0Sc/view?usp=sharing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1BBdKdV_8KbFH71_vCqtpQVsyqxyflYMk/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QRoUvA-Qv12xilgTthBVvBbW4I5Uk1-Q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1v5Ihlh-kbHOH5su1s3FaPfGjwzUjA9TV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NwsxMpQeHTjiLKQUSkgsacgHngs8Wa3s/view?usp=sharing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GQcr1HEGs5Yb0GQ11WWHo4-BreibT4LY/view?usp=sharing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GY1SRqk6sDEWJSR4CIWnDIi0N3QJ_rNO/view?usp=sharing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1g9uCIhltja-3sLMeNJ3MA49_ws4S5F2j/view?usp=sharing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1nEwhjTPLMS1uaBYRspiZSkKEahMbd__T/view?usp=sharing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1K57_p55EER5sGjUEobvIQPoTo2IAu3YP/view?usp=sharing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1XKKcjor3Q4hjvcdzYwFEeMu-QpNaOB5q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1G0EkOv9XfyKwlZyc3WgllP_elF6plTHT/view?usp=sharing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rZqqSWPFnOMgTYWjbSMlTrsxt1gERc8G/view?usp=sharing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1I83zUCiuv4YouEfynpzVe8cBDDkQ705H/view?usp=sharing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-RmH5uVACu4rVTEGciZ7BHFJ4RitI9-4/view?usp=sharing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1H6UEG6Ea-wlaEJt29nWmcGDV7D3GOBWI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/16qRzb8fZB2_py5Nj1L0ikw4vdynoE1UC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1onWWuQLANFT1TzyLmmKEpx2OzpvY-uMI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1K39Tih-g-O0Tx_oQvicZ6HFNVzRWx8wx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1FX9--SDvpGm_pOUH8sngucJ9mt0OpuRH/view?usp=sharing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1TnkbdTnXwTKr9jv2Q9Vhc0MOkKX08Cku/view?usp=sharing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/14uCuGptX1FdcWe8jbCTBGl6eiPw9Zed6/view?usp=sharing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1msAW3p9uj6TKWNsOSYA9kCvEfNvWkU6d/view?usp=sharing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_KK-wiKa6iWqGO3OszDZMx06k1QFGb0q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1aT2zT122acsgmdOP79ZKWnXc_o1jCnIL/view?usp=sharing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ZnqdwlVRgSnzQIRRGCVgz28daW_5GSG2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1SqXWVVlvnx6oA82xDioc82mDjlhrU9DS/view?usp=sharing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1YmgDddpK7-wob_02J_wnTTbZZBnoCvAM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15hh3jFHf-Og-GJlio_hCD5ALIF4gFqMq/view?usp=sharing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uA-Ox5raZciCcSSAHdQDQugfc5Gtr-V7/view?usp=sharing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13XHKj1y2nZEGNLJGMZDItPvFFRH60IaV/view?usp=sharing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1qTnTaPPyRGiqfuUyJGVaoT08KoHiWLHQ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UzbzR_t6j_VO_BIixtjn4sckIGcHg1jR/view?usp=sharing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1iIXJDIPbLGIyUY584sqtsJy1_0ODMuNn/view?usp=sharing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WNB6H_Ac5U2lK6wOutcReEdy9D_qxSy_/view?usp=sharing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ExuOf3DSoSuVhP9G8E47ESP0O5_vD0Yx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_AKpWJhRaUH5Sxgg57MIFmpPRUyYgSmP/view?usp=sharing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1kkSG-DpArfBhZBiYZ5uhVH9feIUY3Omw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gXLRDnGyaHFudX1M9SjpXkWwh-li42QM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uGW-n7gvhyrKLPCZSs-rP9lTIOjM3tGd/view?usp=sharing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Iw6dBPq3geeW1RL3ydGQ6yaOA67I1fD2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QdZURpvh-mP-ZAzHNVhigX3hJdhblxl5/view?usp=sharing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GDxHHN0kGVvvnVrXVgBAiGSPYs7B1Nas/view?usp=sharing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bhL3GPpbtKUOpxDbdEoFATYhHztVreiz/view?usp=sharing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LCDiE8ajWym8-XFUrlMQL0vk7oWd_HXv/view?usp=sharing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11wMQ2iV7xXjyWXSOCGkYuBAWY49IkCxG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tyDoH1x6iB_JsrThx3VBjNt6O5z2QoR3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tfHYpxxzyNDhkcU2svmNVdKWPhzk10yM/view?usp=sharing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1T1hJkoJHs-vsiTRpHLCkW89hR_WAlp7b/view?usp=sharing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RKajHpDHcnqchqFuWJdOuT97QLOxK6Rx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dbFERVZT7BasG0mrwU_bIJFdvQIdaJuE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ydYS0sXq61--Icrw6PBiWJJPMVN-jgKJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yZgycw26nYXwlHMJxOKqyuqwh6IZG7l1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ncC1esLdKRSXwhpi2ZNS3wF9EkSzQKHC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1N02Oh0c4WIOzItT7su66VZX2WEo2U0f3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uSu-TZ3XL2MyAq2VcqjyQFm4jWtER83q/view?usp=sharing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QrtnqLPx1_b1n6Z6ipkZuDyxS2-RrpbD/view?usp=sharing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1mRjeF6YmFSO2kNz6v25tsyMRyupaV3oJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1D28LrjEoAMlvBjF7UVSBDoLK-VZM1H9l/view?usp=sharing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UqESzjwUvQxeG2KE79XCkrAdADV-VyAJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10vK7RtfLCIkF7r8ciq0ElouBjlj08kcL/view?usp=sharing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yU9kpl4-XkutqhREmTT_TBAqhaD8xSjx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EbylMEFHnMLJ_9egSrbtrADKQnXrC9WQ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1d_Z5yum0S2rSuM2VOhn23MbqJWu1Z3bx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gzpitecw4brBrI02myg4_cnq_3zseUVJ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1YWzNgssduVvRCTQciGdayXYjNkhmzBSO/view?usp=sharing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rQFAKaaA3flBf67ZD6M3tKNMkTFKbgDo/view?usp=sharing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CIjtppKDuY_6azINt5hEhqJEWv1KxsIr/view?usp=sharing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1zj4LfWmSzm1vb2Yq0UXTlHY4nyweH7J0/view?usp=sharing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F_5SY0nK9t1yFkuhGC4qlUn1tIfggbcI/view?usp=sharing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17WW5_EATxRRtbX7r5rD4w-Oyzq1eOuPN/view?usp=sharing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1S56SPQb-B-Bna9_pzw-isNeQ6H2Rkw0Y/view?usp=sharing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1I4-GZtKtONg0m4bXCEGpbK3z0qT5VHWX/view?usp=sharing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18JCw3fsr5sHEBRsPIOufEYkA06ERj3eE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/186aJhNcnOtLte6wZCW67DqYwlIYYGX3s/view?usp=sharing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1XWDOohjso3B9AGkfjJF4_0fWGPys72Uk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RRAmE-70dTPjknQ7nnTYNTi_9358Jgr2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ma2cjHVSeVSjEJiYU2h68AePV7wY4Tve/view?usp=sharing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ENX_QHViE25PqQunGuQUII1kJq-XC1IG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1KjVPpIYVRIsf90qlS1GsaopBLS_15Xcw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ez_2WL39wAkA6U_0KQZALvQV9pMVYloo/view?usp=sharing" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/16vbi6-FOCWWMpOFbXEBTdIavULMJfrgE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1P9g6yhlFDfLpTuALj2B7fhNj4-xtHfD1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fthkJPzPwXsijGwKPl2Of4b1OeA2Litj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CyIjjV32eE6ohjEN4I-eGDtI7As9aM2y/view?usp=sharing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dXzbsbIwo1KaB6C-mf4ZlIhtixXuh0kf/view?usp=sharing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1VbY7QKHdV_kL5IRFoCSAgKkQjwHPKqH9/view?usp=sharing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1pP1oOyAkER0VWhH7GeFae9unap_AhTcx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wKezhgHEmRlW-KFHh4qht0JTKCZfWHbN/view?usp=sharing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15gUaU8pbvqwqbQL11CSP0AAQUlUTf_mV/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1umt5Pu1drLmH-_v1Qh5zagHRrax3b8-n/view?usp=sharing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1h7yqM9MUZ0DLhm9VZMyeJqxsjZGa-yaN/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1r9bcPzCnNwdOui-bjbl7ahgcPS6z9rPh/view?usp=sharing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bwFc8eQ6MFSwfw8gubphAtHXMPz9ZOZE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1vGcSFW9rkXCc2nqdBRVRZP81hSCGGqdn/view?usp=sharing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dIKK2ZRmyhcgnRBk7SVu1A0vTXLZQfw3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ppN_7RdFhzUNARnmu2-k7_BK-1809zGc/view?usp=sharing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wy8XDO3mR2BhMQa_C7oCh9KN4bVAiUhP/view?usp=sharing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_EISucNJOE1vKAb7tDSPnylaZKpD06mS/view?usp=sharing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UsEdnCFnq155ZoPma0bsUDVoQz2qBFJi/view?usp=sharing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F6hNEHoBvwFnhddJCdHYxwcMQvyoibLC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17Pp73VUYoV4FX5CpNaAmKX_vAB6P0OU3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oSMs_gtcccBePG8laLzljo-5dY35vx3J/view?usp=sharing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1PU0oTZdshDnoJazznnWawG0w_2bOYZra/view?usp=sharing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Tswcunln0m5jNFMlqXJLme55GnjS1t40/view?usp=sharing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tRXkXDGUQUj-lWc_IUBzBKRuH_d3f8uX/view?usp=sharing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1BIUbdC-ZEhzs-k3XHqH35ISTqy6UvcIf/view?usp=sharing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1S3OzjYPhUs3XPtV1YFWaaDaRZH05CpTp/view?usp=sharing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_LMoQoYDFUl82y6fnExVGglD9lSXHdi0/view?usp=sharing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1KsDlV8FgDfYWgUBKBV6JPv-nTUYPcdL7/view?usp=sharing" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1C3z-Ek-CNsAT9dL_QGIr3XP8n3kIyQ0g/view?usp=sharing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Zh3tPddyiAjkAvdhFs1sqlal5Lvu9cSq/view?usp=sharing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1z8W_EPYHIbJ26rsESiDoRKj6vzHosCVj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1umm0PJgr8qrtWzUSLzNPum57fEkOS7Ut/view?usp=sharing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_vsJ8YyEn2t6hYy80MqT60ex3zL4W-b8/view?usp=sharing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1nuGpPfx_5rAnJA_cDWiGJgoq5MWbuui2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1D65SLp2TY53mWltyZTqArZ0DllDc2Szi/view?usp=sharing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19wngYfLVbM8VAmzXGZBc85GIjMULle08/view?usp=sharing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/132VEcPrGO2U6WmSgYKY6n0__N189QAL6/view?usp=sharing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ddg7TMqCuAOdjCswVArX7QHkSQRfoDqk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uUR0INZTeDYCginbY6KqWn-6_LrSLccG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ndqvxDpKzy_qvWJsznP2k9RbNF0wVjlE/view?usp=sharing" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1rUHY3u8Gbk6NHA319PTo74elMzYLdSb2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dz8zCn-M08DbqC3ItJNyTwrv90aubxr0/view?usp=sharing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bDGJz0yafc2km0kqAqGiWt-Rjew33g9C/view?usp=sharing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1k1qNqCSxf0L92dHZ9ugZjhtLgRghnpyf/view?usp=sharing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13odFc_kdER_H1iGVMaS-n0w_zOM5N6-Z/view?usp=sharing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WJ9JN0BAiTEc8P_WSXjT1xECB-byjCFY/view?usp=sharing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oVo5lOqcHQ0Xth5nq6B_5yb8zVKm89U3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1PTPaLuV9lqK2xgv1bnM02RBjzvpP_h5u/view?usp=sharing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1zJfZksCsjb9fk9wk38v_ix41GjagSYfd/view?usp=sharing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1N7KB1fyFrrMxS5v7LphU8WMi5RPNKnsO/view?usp=sharing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1FZXsLaKsJXIuXXysKjb_3-L0xqhBtqIF/view?usp=sharing" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uzT8-Fqz9MaohX_OPz_AjS5hdJ_f9vWT/view?usp=sharing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1edfeJAaUp8KvyfJ9gSzt1Jiv-rPPCcOA/view?usp=sharing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EHwg7dxYwDcIm0n1LPqPt8umFkvBAQfo/view?usp=sharing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1OXQ26Whzyl9JtVUiMvTuE1oyMNq9nutQ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oDItBKTt0T3Qu-wNX0xvetb8MP8DZa1G/view?usp=sharing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UB71e6t1brdK5-F705_boaNd-Ws5WeZq/view?usp=sharing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1s0PtKSc79Ogc0_a9u63DYcROjwfoyAyg/view?usp=sharing" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tytakuqE0ElWj3naemqaOBOZJWznwye4/view?usp=sharing" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18JBKV67GG8yBpcEUg6npb_ZuH8vrEPad/view?usp=sharing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wltsUFdEMqaTTwG1wfb3rwmlI_UO_5pT/view?usp=sharing" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fSKStQkif39ZtUJt_U1AfcWyfGvKJkuD/view?usp=sharing" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1YhgapWoKY0sKi4aGXTLDKznOIBH3Q4Ag/view?usp=sharing" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11hjknd_O6VDFwE1YYA35hy0zHAmTJ26Z/view?usp=sharing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QuaCYVeQnBvyaxsG_2MllfKAWMRjeHyb/view?usp=sharing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GTnsA2LVyBGClsDFdwIP0-9vLydoyMbj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dKA_SWPXBBVCakK10sfgJjoUlyrSpBTQ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1sohNMtd3xEhcWU1L5HFgSEfwli_CinH4/view?usp=sharing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Re1NTW6yg8VbjzVe0_O5GNBswhyx34oC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1exK4IcTduvUEBlGGmsPphQ7t58oGHWuU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1H9fFiIpypJhqmAoaHkigUbJFU2fZBcfL/view?usp=sharing" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1sxEeuATIeOrLAa87ZqK3JXy-9510GVcr/view?usp=sharing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K195"/>
+  <dimension ref="A1:K208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="70.7109375" customWidth="1"/>
     <col min="7" max="10" width="17.7109375" customWidth="1"/>
     <col min="11" max="11" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
@@ -3068,789 +3248,789 @@
       </c>
       <c r="K7" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="4">
-        <v>45419</v>
+        <v>46149</v>
       </c>
       <c r="H8" s="4">
-        <v>45429</v>
+        <v>46112</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="4">
-        <v>46149</v>
+        <v>46514</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="4">
         <v>45865</v>
       </c>
       <c r="H9" s="4">
         <v>45854</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J9" s="4">
         <v>46595</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G10" s="4">
         <v>42998</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G11" s="4">
         <v>45155</v>
       </c>
       <c r="H11" s="4">
         <v>45173</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J11" s="4">
         <v>45885</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G12" s="4">
         <v>45222</v>
       </c>
       <c r="H12" s="4">
         <v>45222</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J12" s="4">
         <v>47049</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G13" s="4">
         <v>45029</v>
       </c>
       <c r="H13" s="4">
         <v>45051</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="4">
         <v>46856</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G14" s="4">
         <v>45498</v>
       </c>
       <c r="H14" s="4">
         <v>45505</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J14" s="4">
         <v>46228</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G15" s="4">
         <v>45604</v>
       </c>
       <c r="H15" s="4">
         <v>45608</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J15" s="4">
         <v>46334</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G16" s="4">
         <v>45882</v>
       </c>
       <c r="H16" s="4">
         <v>45887</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J16" s="4">
         <v>45882</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G17" s="4">
         <v>45380</v>
       </c>
       <c r="H17" s="4">
         <v>45371</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="4">
         <v>47206</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G18" s="4">
         <v>45196</v>
       </c>
       <c r="H18" s="4">
         <v>45196</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="4">
         <v>47023</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G19" s="4">
         <v>45393</v>
       </c>
       <c r="H19" s="4">
         <v>45394</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J19" s="4">
         <v>46123</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G20" s="4">
         <v>43594</v>
       </c>
       <c r="H20" s="4">
         <v>43594</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="4">
         <v>45776</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G21" s="4">
         <v>45420</v>
       </c>
       <c r="H21" s="4">
         <v>45414</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="4">
         <v>47246</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G22" s="4">
         <v>45290</v>
       </c>
       <c r="H22" s="4">
         <v>45265</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J22" s="4">
         <v>46021</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G23" s="4">
         <v>44758</v>
       </c>
       <c r="H23" s="4">
         <v>44757</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J23" s="4">
         <v>45853</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G24" s="4">
         <v>45488</v>
       </c>
       <c r="H24" s="4">
         <v>44756</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J24" s="4">
         <v>45852</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G25" s="4">
         <v>46023</v>
       </c>
       <c r="H25" s="4">
         <v>45894</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J25" s="4">
         <v>46387</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G26" s="4">
         <v>45508</v>
       </c>
       <c r="H26" s="4">
         <v>45511</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J26" s="4">
         <v>45872</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G27" s="4">
         <v>44750</v>
       </c>
       <c r="H27" s="4">
         <v>44721</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J27" s="4">
         <v>45845</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="2" t="s">
         <v>130</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G28" s="4">
         <v>45473</v>
       </c>
       <c r="H28" s="4">
         <v>45483</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="4">
         <v>47299</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G29" s="4">
         <v>45055</v>
       </c>
       <c r="H29" s="4">
         <v>45055</v>
       </c>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G30" s="4">
@@ -3884,2940 +4064,2940 @@
       </c>
       <c r="E31" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G31" s="4">
         <v>44091</v>
       </c>
       <c r="H31" s="4">
         <v>44095</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="4">
         <v>45917</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G32" s="4">
         <v>43763</v>
       </c>
       <c r="H32" s="4">
         <v>43768</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="4">
         <v>45590</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G33" s="4">
         <v>44810</v>
       </c>
       <c r="H33" s="4">
         <v>44819</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="4">
         <v>46636</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G34" s="4">
         <v>44925</v>
       </c>
       <c r="H34" s="4">
         <v>44932</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J34" s="4">
         <v>46750</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G35" s="4">
         <v>44596</v>
       </c>
       <c r="H35" s="4">
         <v>44589</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="4">
         <v>46422</v>
       </c>
       <c r="K35" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B36" s="2" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G36" s="4">
         <v>45335</v>
       </c>
       <c r="H36" s="4">
         <v>45338</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J36" s="4">
         <v>46065</v>
       </c>
       <c r="K36" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B37" s="2" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="G37" s="4">
         <v>45680</v>
       </c>
       <c r="H37" s="4">
         <v>45695</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J37" s="4">
         <v>46410</v>
       </c>
       <c r="K37" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B38" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="B38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G38" s="4">
         <v>45838</v>
       </c>
       <c r="H38" s="4">
         <v>45847</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J38" s="4">
         <v>47664</v>
       </c>
       <c r="K38" s="3" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B39" s="2" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="G39" s="4">
         <v>45464</v>
       </c>
       <c r="H39" s="4">
         <v>45420</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J39" s="4">
         <v>45828</v>
       </c>
       <c r="K39" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B40" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="B40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G40" s="4">
         <v>44160</v>
       </c>
       <c r="H40" s="4">
         <v>44160</v>
       </c>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K40" s="3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G41" s="4">
         <v>45783</v>
       </c>
       <c r="H41" s="4">
         <v>45784</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J41" s="4">
         <v>47608</v>
       </c>
       <c r="K41" s="3" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="G42" s="4">
         <v>43999</v>
       </c>
       <c r="H42" s="4">
         <v>44033</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J42" s="4">
         <v>45825</v>
       </c>
       <c r="K42" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G43" s="4">
         <v>45699</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J43" s="4">
         <v>46064</v>
       </c>
       <c r="K43" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B44" s="2" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E44" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="G44" s="4">
         <v>44141</v>
       </c>
       <c r="H44" s="4">
         <v>44141</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J44" s="4">
         <v>45967</v>
       </c>
       <c r="K44" s="3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="G45" s="4">
         <v>45169</v>
       </c>
       <c r="H45" s="4">
         <v>45169</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J45" s="4">
         <v>46996</v>
       </c>
       <c r="K45" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B46" s="2" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G46" s="4">
         <v>44826</v>
       </c>
       <c r="H46" s="4">
         <v>44830</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J46" s="4">
         <v>45921</v>
       </c>
       <c r="K46" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B47" s="2" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="G47" s="4">
         <v>43970</v>
       </c>
       <c r="H47" s="4">
         <v>44167</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J47" s="4">
         <v>45796</v>
       </c>
       <c r="K47" s="3" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="G48" s="4">
         <v>46008</v>
       </c>
       <c r="H48" s="4">
         <v>45965</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J48" s="4">
         <v>46372</v>
       </c>
       <c r="K48" s="3" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E49" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="G49" s="4">
         <v>45657</v>
       </c>
       <c r="H49" s="4">
         <v>45635</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J49" s="4">
-        <v>46387</v>
+        <v>45775</v>
       </c>
       <c r="K49" s="3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B50" s="2" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E50" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="G50" s="4">
         <v>45993</v>
       </c>
       <c r="H50" s="4">
         <v>45995</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J50" s="4">
         <v>46357</v>
       </c>
       <c r="K50" s="3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="B51" s="2" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E51" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="G51" s="4">
         <v>44720</v>
       </c>
       <c r="H51" s="4">
         <v>45229</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J51" s="4">
         <v>45451</v>
       </c>
       <c r="K51" s="3" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B52" s="2" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="G52" s="4">
         <v>44033</v>
       </c>
       <c r="H52" s="4">
         <v>44043</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J52" s="4">
         <v>45859</v>
       </c>
       <c r="K52" s="3" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="2" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E53" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="G53" s="4">
         <v>45226</v>
       </c>
       <c r="H53" s="4">
         <v>45219</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J53" s="4">
         <v>46322</v>
       </c>
       <c r="K53" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="G54" s="4">
         <v>45722</v>
       </c>
       <c r="H54" s="4">
         <v>45712</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J54" s="4">
         <v>46451</v>
       </c>
       <c r="K54" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="G55" s="4">
         <v>43966</v>
       </c>
       <c r="H55" s="4">
         <v>43971</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J55" s="4">
         <v>45792</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B56" s="2" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G56" s="4">
         <v>45311</v>
       </c>
       <c r="H56" s="4">
         <v>45316</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J56" s="4">
         <v>47503</v>
       </c>
       <c r="K56" s="3" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="G57" s="4">
         <v>45685</v>
       </c>
       <c r="H57" s="4">
         <v>45573</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J57" s="4">
         <v>46049</v>
       </c>
       <c r="K57" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E58" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F58" s="2" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="G58" s="4">
         <v>45701</v>
       </c>
       <c r="H58" s="4">
         <v>45706</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J58" s="4">
         <v>46431</v>
       </c>
       <c r="K58" s="3" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C59" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="D59" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="G59" s="4">
         <v>45659</v>
       </c>
       <c r="H59" s="4">
         <v>45769</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J59" s="4">
         <v>46446</v>
       </c>
       <c r="K59" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="B60" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="B60" s="2" t="s">
+      <c r="C60" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="C60" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="G60" s="4">
         <v>44909</v>
       </c>
       <c r="H60" s="4">
         <v>44427</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J60" s="4">
         <v>45639</v>
       </c>
       <c r="K60" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="2" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E61" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="G61" s="4">
         <v>44404</v>
       </c>
       <c r="H61" s="4">
         <v>44405</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="4">
         <v>46230</v>
       </c>
       <c r="K61" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G62" s="4">
         <v>44405</v>
       </c>
       <c r="H62" s="4">
         <v>44462</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J62" s="4">
         <v>46231</v>
       </c>
       <c r="K62" s="3" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="B63" s="2" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E63" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="G63" s="4">
         <v>45250</v>
       </c>
       <c r="H63" s="4">
         <v>45288</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J63" s="4">
         <v>45981</v>
       </c>
       <c r="K63" s="3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C64" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
       <c r="G64" s="4">
         <v>45888</v>
       </c>
       <c r="H64" s="4">
         <v>45890</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J64" s="4">
         <v>46617</v>
       </c>
       <c r="K64" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="B65" s="2" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E65" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="G65" s="4">
         <v>46006</v>
       </c>
       <c r="H65" s="4">
         <v>45923</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J65" s="4">
         <v>46736</v>
       </c>
       <c r="K65" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E66" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="G66" s="4">
         <v>45516</v>
       </c>
       <c r="H66" s="4">
         <v>45516</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J66" s="4">
         <v>45881</v>
       </c>
       <c r="K66" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="G67" s="4">
         <v>44461</v>
       </c>
       <c r="H67" s="4">
         <v>44468</v>
       </c>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K67" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G68" s="4">
         <v>45730</v>
       </c>
       <c r="H68" s="4">
         <v>45707</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J68" s="4">
         <v>46094</v>
       </c>
       <c r="K68" s="3" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B69" s="2" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E69" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="G69" s="4">
         <v>45900</v>
       </c>
       <c r="H69" s="4">
         <v>45897</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J69" s="4">
         <v>46629</v>
       </c>
       <c r="K69" s="3" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="2" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="G70" s="4">
         <v>45104</v>
       </c>
       <c r="H70" s="4">
         <v>45113</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J70" s="4">
         <v>45531</v>
       </c>
       <c r="K70" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B71" s="2" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E71" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F71" s="2" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="G71" s="4">
         <v>45447</v>
       </c>
       <c r="H71" s="4">
         <v>45462</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J71" s="4">
         <v>46177</v>
       </c>
       <c r="K71" s="3" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="2" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E72" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="F72" s="2" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="G72" s="4">
         <v>45451</v>
       </c>
       <c r="H72" s="4">
         <v>44739</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J72" s="4">
         <v>46545</v>
       </c>
       <c r="K72" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E73" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="G73" s="4">
         <v>45457</v>
       </c>
       <c r="H73" s="4">
         <v>44727</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J73" s="4">
         <v>46186</v>
       </c>
       <c r="K73" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B74" s="2" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E74" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="G74" s="4">
         <v>44826</v>
       </c>
       <c r="H74" s="4">
         <v>44840</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J74" s="4">
         <v>45922</v>
       </c>
       <c r="K74" s="3" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E75" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="F75" s="2" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="G75" s="4">
         <v>45506</v>
       </c>
       <c r="H75" s="4">
         <v>45478</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J75" s="4">
         <v>46235</v>
       </c>
       <c r="K75" s="3" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E76" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="F76" s="2" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="G76" s="4">
         <v>45516</v>
       </c>
       <c r="H76" s="4">
         <v>45499</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J76" s="4">
         <v>46245</v>
       </c>
       <c r="K76" s="3" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="G77" s="4">
         <v>45514</v>
       </c>
       <c r="H77" s="4">
         <v>45499</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J77" s="4">
         <v>46243</v>
       </c>
       <c r="K77" s="3" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="G78" s="4">
         <v>45514</v>
       </c>
       <c r="H78" s="4">
         <v>45433</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J78" s="4">
         <v>46243</v>
       </c>
       <c r="K78" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E79" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="F79" s="2" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="G79" s="4">
         <v>45506</v>
       </c>
       <c r="H79" s="4">
         <v>45433</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J79" s="4">
         <v>46235</v>
       </c>
       <c r="K79" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="2" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E80" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="F80" s="2" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="G80" s="4">
         <v>44560</v>
       </c>
       <c r="H80" s="4">
         <v>44572</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J80" s="4">
         <v>46386</v>
       </c>
       <c r="K80" s="3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B81" s="2" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E81" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="F81" s="2" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G81" s="4">
         <v>45882</v>
       </c>
       <c r="H81" s="4">
         <v>45883</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J81" s="4">
         <v>46247</v>
       </c>
       <c r="K81" s="3" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E82" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="F82" s="2" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="G82" s="4">
         <v>45558</v>
       </c>
       <c r="H82" s="4">
         <v>45482</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J82" s="4">
         <v>46287</v>
       </c>
       <c r="K82" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="B83" s="2" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E83" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="F83" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="F83" s="2" t="s">
+      <c r="G83" s="4">
+        <v>46054</v>
+      </c>
+      <c r="H83" s="4">
+        <v>46044</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J83" s="4">
+        <v>46419</v>
+      </c>
+      <c r="K83" s="3" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="2" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E84" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F84" s="2" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="G84" s="4">
         <v>44900</v>
       </c>
       <c r="H84" s="4">
         <v>44904</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="J84" s="4">
         <v>46361</v>
       </c>
       <c r="K84" s="3" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="2" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G85" s="4">
         <v>44894</v>
       </c>
       <c r="H85" s="4">
         <v>44904</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J85" s="4">
         <v>45624</v>
       </c>
       <c r="K85" s="3" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E86" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F86" s="2" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="G86" s="4">
         <v>45638</v>
       </c>
       <c r="H86" s="4">
         <v>45601</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J86" s="4">
         <v>46367</v>
       </c>
       <c r="K86" s="3" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="2" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E87" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="F87" s="2" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="G87" s="4">
         <v>45649</v>
       </c>
       <c r="H87" s="4">
         <v>45631</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J87" s="4">
         <v>46379</v>
       </c>
       <c r="K87" s="3" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B88" s="2" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="G88" s="4">
         <v>45569</v>
       </c>
       <c r="H88" s="4">
         <v>45558</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J88" s="4">
         <v>46299</v>
       </c>
       <c r="K88" s="3" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>370</v>
-      </c>
-[...13 lines deleted...]
-        <v>371</v>
       </c>
       <c r="G89" s="4">
         <v>44997</v>
       </c>
       <c r="H89" s="4">
         <v>44998</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J89" s="4">
         <v>45729</v>
       </c>
       <c r="K89" s="3" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="2" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E90" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="F90" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="F90" s="2" t="s">
+      <c r="G90" s="4">
+        <v>46105</v>
+      </c>
+      <c r="H90" s="4">
+        <v>46086</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J90" s="4">
+        <v>46835</v>
+      </c>
+      <c r="K90" s="3" t="s">
         <v>374</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="B91" s="2" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E91" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="F91" s="2" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="G91" s="4">
         <v>45822</v>
       </c>
       <c r="H91" s="4">
         <v>45825</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J91" s="4">
         <v>46552</v>
       </c>
       <c r="K91" s="3" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B92" s="2" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G92" s="4">
         <v>45121</v>
       </c>
       <c r="H92" s="4">
         <v>45126</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="J92" s="4">
         <v>46587</v>
       </c>
       <c r="K92" s="3" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="2" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="G93" s="4">
         <v>45107</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K93" s="3" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="B94" s="2" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="G94" s="4">
         <v>45323</v>
       </c>
       <c r="H94" s="4">
         <v>45141</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J94" s="4">
         <v>46387</v>
       </c>
       <c r="K94" s="3" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E95" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="F95" s="2" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="G95" s="4">
         <v>45856</v>
       </c>
       <c r="H95" s="4">
         <v>45821</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J95" s="4">
         <v>46585</v>
       </c>
       <c r="K95" s="3" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B96" s="2" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E96" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="G96" s="4">
         <v>45492</v>
       </c>
       <c r="H96" s="4">
         <v>45516</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J96" s="4">
         <v>47318</v>
       </c>
       <c r="K96" s="3" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E97" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="F97" s="2" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="G97" s="4">
         <v>45925</v>
       </c>
       <c r="H97" s="4">
         <v>45903</v>
       </c>
       <c r="I97" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J97" s="4">
         <v>46289</v>
       </c>
       <c r="K97" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B98" s="2" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E98" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G98" s="4">
         <v>45906</v>
       </c>
       <c r="H98" s="4">
         <v>45911</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J98" s="4">
         <v>46636</v>
       </c>
       <c r="K98" s="3" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E99" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="F99" s="2" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="G99" s="4">
         <v>45271</v>
       </c>
       <c r="H99" s="4">
         <v>45274</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J99" s="4">
         <v>47098</v>
       </c>
       <c r="K99" s="3" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E100" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="F100" s="2" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="G100" s="4">
         <v>46019</v>
       </c>
       <c r="H100" s="4">
         <v>45931</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J100" s="4">
         <v>46748</v>
       </c>
       <c r="K100" s="3" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" s="2" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E101" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="F101" s="2" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="G101" s="4">
         <v>45588</v>
       </c>
       <c r="H101" s="4">
         <v>45608</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J101" s="4">
         <v>45970</v>
       </c>
       <c r="K101" s="3" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="B102" s="2" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E102" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="F102" s="2" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="G102" s="4">
         <v>43998</v>
       </c>
       <c r="H102" s="4">
         <v>44004</v>
       </c>
       <c r="I102" s="3"/>
       <c r="J102" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K102" s="3" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="B103" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="B103" s="2" t="s">
+      <c r="C103" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F103" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="C103" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F103" s="2" t="s">
+      <c r="G103" s="4">
+        <v>46021</v>
+      </c>
+      <c r="H103" s="4">
+        <v>45975</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J103" s="4">
+        <v>46386</v>
+      </c>
+      <c r="K103" s="3" t="s">
         <v>424</v>
-      </c>
-[...13 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E104" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="F104" s="2" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="G104" s="4">
         <v>45937</v>
       </c>
       <c r="H104" s="4">
         <v>45951</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J104" s="4">
         <v>46717</v>
       </c>
       <c r="K104" s="3" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E105" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="F105" s="2" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="G105" s="4">
         <v>45321</v>
       </c>
       <c r="H105" s="4">
         <v>45323</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J105" s="4">
         <v>46051</v>
       </c>
       <c r="K105" s="3" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E106" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="F106" s="2" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="G106" s="4">
         <v>46069</v>
       </c>
       <c r="H106" s="4">
         <v>46013</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J106" s="4">
         <v>46798</v>
       </c>
       <c r="K106" s="3" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" s="2" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E107" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="F107" s="2" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="G107" s="4">
         <v>46075</v>
       </c>
       <c r="H107" s="4">
         <v>46007</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J107" s="4">
         <v>46805</v>
       </c>
       <c r="K107" s="3" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="2" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E108" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F108" s="2" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="G108" s="4">
         <v>45322</v>
       </c>
       <c r="H108" s="4">
         <v>45323</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J108" s="4">
         <v>46052</v>
       </c>
       <c r="K108" s="3" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B109" s="2" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="G109" s="4">
         <v>45393</v>
       </c>
       <c r="H109" s="4">
         <v>45406</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J109" s="4">
         <v>46122</v>
       </c>
       <c r="K109" s="3" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E110" s="2" t="s">
         <v>446</v>
       </c>
-      <c r="B110" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E110" s="2" t="s">
+      <c r="F110" s="2" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="G110" s="4">
         <v>45689</v>
       </c>
       <c r="H110" s="4">
         <v>45680</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J110" s="4">
         <v>46418</v>
       </c>
       <c r="K110" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="B111" s="2" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E111" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="F111" s="2" t="s">
         <v>452</v>
       </c>
-      <c r="F111" s="2" t="s">
+      <c r="G111" s="4">
+        <v>46125</v>
+      </c>
+      <c r="H111" s="4">
+        <v>46134</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J111" s="4">
+        <v>46855</v>
+      </c>
+      <c r="K111" s="3" t="s">
         <v>453</v>
-      </c>
-[...13 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="B112" s="2" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E112" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="F112" s="2" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="G112" s="4">
         <v>45369</v>
       </c>
       <c r="H112" s="4">
         <v>45404</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J112" s="4">
         <v>47195</v>
       </c>
       <c r="K112" s="3" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="B113" s="2" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E113" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="F113" s="2" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G113" s="4">
         <v>45337</v>
       </c>
       <c r="H113" s="4">
         <v>45391</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J113" s="4">
         <v>45702</v>
       </c>
       <c r="K113" s="3" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="B114" s="2" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F114" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="G114" s="4">
+        <v>46129</v>
+      </c>
+      <c r="H114" s="4">
+        <v>46136</v>
+      </c>
+      <c r="I114" s="3" t="s">
         <v>467</v>
       </c>
-      <c r="G114" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="J114" s="4">
-        <v>46129</v>
+        <v>46167</v>
       </c>
       <c r="K114" s="3" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="2" t="s">
         <v>469</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>470</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>472</v>
       </c>
       <c r="G115" s="4">
@@ -6828,236 +7008,236 @@
       </c>
       <c r="I115" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J115" s="4">
         <v>47245</v>
       </c>
       <c r="K115" s="3" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" s="2" t="s">
         <v>474</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>475</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>476</v>
       </c>
       <c r="G116" s="4">
         <v>46022</v>
       </c>
       <c r="H116" s="4">
         <v>46009</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J116" s="4">
         <v>46387</v>
       </c>
       <c r="K116" s="3" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="2" t="s">
         <v>478</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>479</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>480</v>
       </c>
       <c r="G117" s="4">
         <v>45434</v>
       </c>
       <c r="H117" s="4">
         <v>45441</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J117" s="4">
         <v>46164</v>
       </c>
       <c r="K117" s="3" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" s="2" t="s">
         <v>482</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>485</v>
       </c>
       <c r="G118" s="4">
         <v>46150</v>
       </c>
       <c r="H118" s="4">
         <v>46058</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J118" s="4">
         <v>46880</v>
       </c>
       <c r="K118" s="3" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>488</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>490</v>
       </c>
       <c r="G119" s="4">
         <v>45440</v>
       </c>
       <c r="H119" s="4">
         <v>45454</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K119" s="3" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>493</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G120" s="4">
         <v>45449</v>
       </c>
       <c r="H120" s="4">
         <v>45460</v>
       </c>
       <c r="I120" s="3"/>
       <c r="J120" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K120" s="3" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="2" t="s">
         <v>497</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>498</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>500</v>
       </c>
       <c r="G121" s="4">
         <v>45835</v>
       </c>
       <c r="H121" s="4">
         <v>45842</v>
       </c>
       <c r="I121" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J121" s="4">
         <v>46199</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" s="2" t="s">
         <v>474</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>475</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F122" s="2" t="s">
@@ -7083,191 +7263,191 @@
       <c r="A123" s="2" t="s">
         <v>505</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>506</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>508</v>
       </c>
       <c r="G123" s="4">
         <v>45832</v>
       </c>
       <c r="H123" s="4">
         <v>45835</v>
       </c>
       <c r="I123" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J123" s="4">
         <v>46197</v>
       </c>
       <c r="K123" s="3" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" s="2" t="s">
         <v>510</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>511</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>513</v>
       </c>
       <c r="G124" s="4">
         <v>45434</v>
       </c>
       <c r="H124" s="4">
         <v>45469</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J124" s="4">
         <v>45798</v>
       </c>
       <c r="K124" s="3" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="2" t="s">
         <v>515</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>516</v>
       </c>
       <c r="G125" s="4">
         <v>45461</v>
       </c>
       <c r="H125" s="4">
         <v>45477</v>
       </c>
       <c r="I125" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J125" s="4">
         <v>46104</v>
       </c>
       <c r="K125" s="3" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="2" t="s">
         <v>518</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>520</v>
       </c>
       <c r="G126" s="4">
         <v>45841</v>
       </c>
       <c r="H126" s="4">
         <v>45855</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J126" s="4">
         <v>46205</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="2" t="s">
         <v>522</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>523</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>525</v>
       </c>
       <c r="G127" s="4">
         <v>45478</v>
       </c>
       <c r="H127" s="4">
         <v>45485</v>
       </c>
       <c r="I127" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J127" s="4">
         <v>46205</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="2" t="s">
         <v>527</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>506</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F128" s="2" t="s">
@@ -7284,165 +7464,165 @@
       </c>
       <c r="J128" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="2" t="s">
         <v>531</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>532</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="G129" s="4">
         <v>45464</v>
       </c>
       <c r="H129" s="4">
         <v>45485</v>
       </c>
       <c r="I129" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="J129" s="4">
         <v>46925</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" s="2" t="s">
         <v>534</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>536</v>
       </c>
       <c r="G130" s="4">
         <v>45498</v>
       </c>
       <c r="H130" s="4">
         <v>45504</v>
       </c>
       <c r="I130" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J130" s="4">
         <v>46228</v>
       </c>
       <c r="K130" s="3" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" s="2" t="s">
         <v>538</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>539</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>540</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>541</v>
       </c>
       <c r="G131" s="4">
         <v>45498</v>
       </c>
       <c r="H131" s="4">
         <v>45512</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K131" s="3" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="B132" s="2" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>544</v>
       </c>
       <c r="G132" s="4">
         <v>45463</v>
       </c>
       <c r="H132" s="4">
         <v>45512</v>
       </c>
       <c r="I132" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="J132" s="4">
         <v>46899</v>
       </c>
       <c r="K132" s="3" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="2" t="s">
         <v>546</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>547</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F133" s="2" t="s">
@@ -7482,2172 +7662,2633 @@
       </c>
       <c r="F134" s="2" t="s">
         <v>553</v>
       </c>
       <c r="G134" s="4">
         <v>45533</v>
       </c>
       <c r="H134" s="4">
         <v>45539</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>554</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K134" s="3" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" s="2" t="s">
         <v>556</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>557</v>
       </c>
       <c r="G135" s="4">
         <v>45594</v>
       </c>
       <c r="H135" s="4">
         <v>45601</v>
       </c>
       <c r="I135" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J135" s="4">
         <v>46324</v>
       </c>
       <c r="K135" s="3" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" s="2" t="s">
         <v>559</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E136" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F136" s="2" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="G136" s="4">
         <v>45574</v>
       </c>
       <c r="H136" s="4">
         <v>45587</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K136" s="3" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B137" s="2" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="G137" s="4">
         <v>45513</v>
       </c>
       <c r="H137" s="4">
         <v>45600</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J137" s="4">
         <v>47339</v>
       </c>
       <c r="K137" s="3" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="B138" s="2" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E138" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="F138" s="2" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="G138" s="4">
         <v>45938</v>
       </c>
       <c r="H138" s="4">
         <v>45881</v>
       </c>
       <c r="I138" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J138" s="4">
         <v>46303</v>
       </c>
       <c r="K138" s="3" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="G139" s="4">
         <v>45600</v>
       </c>
       <c r="H139" s="4">
         <v>45601</v>
       </c>
       <c r="I139" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J139" s="4">
         <v>46330</v>
       </c>
       <c r="K139" s="3" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="B140" s="2" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="G140" s="4">
         <v>45597</v>
       </c>
       <c r="H140" s="4">
         <v>45614</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J140" s="4">
         <v>47118</v>
       </c>
       <c r="K140" s="3" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="B141" s="2" t="s">
         <v>578</v>
       </c>
-      <c r="B141" s="2" t="s">
+      <c r="C141" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E141" s="2" t="s">
         <v>579</v>
       </c>
-      <c r="C141" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E141" s="2" t="s">
+      <c r="F141" s="2" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="G141" s="4">
         <v>45603</v>
       </c>
       <c r="H141" s="4">
         <v>45607</v>
       </c>
       <c r="I141" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J141" s="4">
         <v>45967</v>
       </c>
       <c r="K141" s="3" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="B142" s="2" t="s">
         <v>583</v>
       </c>
-      <c r="B142" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="G142" s="4">
         <v>45603</v>
       </c>
       <c r="H142" s="4">
         <v>45614</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K142" s="3" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="B143" s="2" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E143" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="F143" s="2" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="G143" s="4">
         <v>45622</v>
       </c>
       <c r="H143" s="4">
         <v>45628</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="J143" s="4">
         <v>47118</v>
       </c>
       <c r="K143" s="3" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="B144" s="2" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E144" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="F144" s="2" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="G144" s="4">
         <v>45649</v>
       </c>
       <c r="H144" s="4">
         <v>45656</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J144" s="4">
         <v>46379</v>
       </c>
       <c r="K144" s="3" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="B145" s="2" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E145" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="F145" s="2" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="G145" s="4">
         <v>45399</v>
       </c>
       <c r="H145" s="4">
         <v>45414</v>
       </c>
       <c r="I145" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J145" s="4">
         <v>46509</v>
       </c>
       <c r="K145" s="3" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B146" s="2" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E146" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="F146" s="2" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="G146" s="4">
         <v>45700</v>
       </c>
       <c r="H146" s="4">
         <v>45706</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J146" s="4">
         <v>46430</v>
       </c>
       <c r="K146" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="2" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G147" s="4">
         <v>45673</v>
       </c>
       <c r="H147" s="4">
         <v>45695</v>
       </c>
       <c r="I147" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J147" s="4">
         <v>46410</v>
       </c>
       <c r="K147" s="3" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E148" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="F148" s="2" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="G148" s="4">
         <v>45740</v>
       </c>
       <c r="H148" s="4">
         <v>45741</v>
       </c>
       <c r="I148" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J148" s="4">
         <v>46463</v>
       </c>
       <c r="K148" s="3" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="B149" s="2" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E149" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="F149" s="2" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="G149" s="4">
         <v>45757</v>
       </c>
       <c r="H149" s="4">
         <v>45770</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J149" s="4">
         <v>46487</v>
       </c>
       <c r="K149" s="3" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="B150" s="2" t="s">
         <v>615</v>
       </c>
-      <c r="B150" s="2" t="s">
+      <c r="C150" s="2" t="s">
         <v>616</v>
       </c>
-      <c r="C150" s="2" t="s">
+      <c r="D150" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E150" s="2" t="s">
         <v>617</v>
       </c>
-      <c r="D150" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="2" t="s">
+      <c r="F150" s="2" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="G150" s="4">
         <v>45782</v>
       </c>
       <c r="H150" s="4">
         <v>45782</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="4">
         <v>47609</v>
       </c>
       <c r="K150" s="3" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E151" s="2" t="s">
         <v>621</v>
       </c>
-      <c r="B151" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E151" s="2" t="s">
+      <c r="F151" s="2" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="G151" s="4">
         <v>45783</v>
       </c>
       <c r="H151" s="4">
         <v>45789</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J151" s="4">
         <v>47610</v>
       </c>
       <c r="K151" s="3" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="B152" s="2" t="s">
         <v>625</v>
       </c>
-      <c r="B152" s="2" t="s">
+      <c r="C152" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E152" s="2" t="s">
         <v>626</v>
       </c>
-      <c r="C152" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E152" s="2" t="s">
+      <c r="F152" s="2" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G152" s="4">
         <v>45797</v>
       </c>
       <c r="H152" s="4">
         <v>45798</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J152" s="4">
         <v>47624</v>
       </c>
       <c r="K152" s="3" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="B153" s="2" t="s">
         <v>630</v>
       </c>
-      <c r="B153" s="2" t="s">
+      <c r="C153" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="C153" s="2" t="s">
+      <c r="D153" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E153" s="2" t="s">
         <v>632</v>
       </c>
-      <c r="D153" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E153" s="2" t="s">
+      <c r="F153" s="2" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="G153" s="4">
         <v>45805</v>
       </c>
       <c r="H153" s="4">
         <v>45805</v>
       </c>
       <c r="I153" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="J153" s="4">
         <v>47267</v>
       </c>
       <c r="K153" s="3" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E154" s="2" t="s">
         <v>636</v>
       </c>
-      <c r="B154" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E154" s="2" t="s">
+      <c r="F154" s="2" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="G154" s="4">
         <v>45811</v>
       </c>
       <c r="H154" s="4">
         <v>45813</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J154" s="4">
         <v>47638</v>
       </c>
       <c r="K154" s="3" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E155" s="2" t="s">
         <v>640</v>
       </c>
-      <c r="B155" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E155" s="2" t="s">
+      <c r="F155" s="2" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="G155" s="4">
         <v>45653</v>
       </c>
       <c r="H155" s="4">
         <v>45653</v>
       </c>
       <c r="I155" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J155" s="4">
         <v>46384</v>
       </c>
       <c r="K155" s="3" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G156" s="4">
         <v>45855</v>
       </c>
       <c r="H156" s="4">
         <v>45832</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J156" s="4">
         <v>46586</v>
       </c>
       <c r="K156" s="3" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="2" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>511</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E157" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="F157" s="2" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="G157" s="4">
         <v>45826</v>
       </c>
       <c r="H157" s="4">
         <v>45835</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J157" s="4">
         <v>46191</v>
       </c>
       <c r="K157" s="3" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="B158" s="2" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E158" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="F158" s="2" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="G158" s="4">
         <v>45320</v>
       </c>
       <c r="H158" s="4">
         <v>45835</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J158" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="K158" s="3" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C159" s="2" t="s">
         <v>656</v>
       </c>
-      <c r="B159" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C159" s="2" t="s">
+      <c r="D159" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E159" s="2" t="s">
         <v>657</v>
       </c>
-      <c r="D159" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E159" s="2" t="s">
+      <c r="F159" s="2" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="G159" s="4">
         <v>45852</v>
       </c>
       <c r="H159" s="4">
         <v>45854</v>
       </c>
       <c r="I159" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J159" s="4">
         <v>46109</v>
       </c>
       <c r="K159" s="3" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" s="2" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E160" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="F160" s="2" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="G160" s="4">
         <v>45861</v>
       </c>
       <c r="H160" s="4">
         <v>45866</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J160" s="4">
         <v>46591</v>
       </c>
       <c r="K160" s="3" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E161" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="F161" s="2" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="G161" s="4">
         <v>45873</v>
       </c>
       <c r="H161" s="4">
         <v>45868</v>
       </c>
       <c r="I161" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J161" s="4">
         <v>46603</v>
       </c>
       <c r="K161" s="3" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" s="2" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E162" s="2"/>
+      <c r="E162" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="F162" s="2" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="G162" s="4">
         <v>45868</v>
       </c>
       <c r="H162" s="4">
         <v>45873</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J162" s="4">
         <v>47694</v>
       </c>
       <c r="K162" s="3" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E163" s="2" t="s">
         <v>671</v>
       </c>
-      <c r="B163" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E163" s="2" t="s">
+      <c r="F163" s="2" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="G163" s="4">
         <v>45901</v>
       </c>
       <c r="H163" s="4">
         <v>45901</v>
       </c>
       <c r="I163" s="3" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="J163" s="4">
         <v>47727</v>
       </c>
       <c r="K163" s="3" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="B164" s="2" t="s">
         <v>676</v>
       </c>
-      <c r="B164" s="2" t="s">
+      <c r="C164" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E164" s="2" t="s">
         <v>677</v>
       </c>
-      <c r="C164" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E164" s="2" t="s">
+      <c r="F164" s="2" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="G164" s="4">
         <v>45866</v>
       </c>
       <c r="H164" s="4">
         <v>45875</v>
       </c>
       <c r="I164" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J164" s="4">
         <v>46596</v>
       </c>
       <c r="K164" s="3" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E165" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="F165" s="2" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="G165" s="4">
         <v>45853</v>
       </c>
       <c r="H165" s="4">
         <v>45874</v>
       </c>
       <c r="I165" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J165" s="4">
         <v>46583</v>
       </c>
       <c r="K165" s="3" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C166" s="2" t="s">
         <v>684</v>
       </c>
-      <c r="B166" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="2" t="s">
+      <c r="D166" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F166" s="2" t="s">
         <v>685</v>
-      </c>
-[...5 lines deleted...]
-        <v>686</v>
       </c>
       <c r="G166" s="4">
         <v>45854</v>
       </c>
       <c r="H166" s="4">
         <v>45866</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J166" s="4">
         <v>46219</v>
       </c>
       <c r="K166" s="3" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E167" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="F167" s="2" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="G167" s="4">
         <v>45886</v>
       </c>
       <c r="H167" s="4">
         <v>45887</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="4">
         <v>47712</v>
       </c>
       <c r="K167" s="3" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B168" s="2" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E168" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="G168" s="4">
         <v>45882</v>
       </c>
       <c r="H168" s="4">
         <v>45888</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J168" s="4">
         <v>46978</v>
       </c>
       <c r="K168" s="3" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E169" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="F169" s="2" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="G169" s="4">
         <v>45881</v>
       </c>
       <c r="H169" s="4">
         <v>45883</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J169" s="4">
         <v>46246</v>
       </c>
       <c r="K169" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B170" s="2" t="s">
         <v>697</v>
       </c>
-      <c r="B170" s="2" t="s">
+      <c r="C170" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E170" s="2" t="s">
         <v>698</v>
       </c>
-      <c r="C170" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E170" s="2" t="s">
+      <c r="F170" s="2" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="G170" s="4">
         <v>45901</v>
       </c>
       <c r="H170" s="4">
         <v>45909</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J170" s="4">
         <v>46631</v>
       </c>
       <c r="K170" s="3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="2" t="s">
         <v>142</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C171" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E171" s="2" t="s">
         <v>702</v>
-      </c>
-[...4 lines deleted...]
-        <v>703</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G171" s="4">
         <v>45917</v>
       </c>
       <c r="H171" s="4">
         <v>45923</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="4">
         <v>47743</v>
       </c>
       <c r="K171" s="3" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="B172" s="2" t="s">
         <v>705</v>
       </c>
-      <c r="B172" s="2" t="s">
+      <c r="C172" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E172" s="2" t="s">
         <v>706</v>
       </c>
-      <c r="C172" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E172" s="2" t="s">
+      <c r="F172" s="2" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="G172" s="4">
         <v>45892</v>
       </c>
       <c r="H172" s="4">
         <v>45923</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J172" s="4">
         <v>46622</v>
       </c>
       <c r="K172" s="3" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="B173" s="2" t="s">
         <v>710</v>
       </c>
-      <c r="B173" s="2" t="s">
+      <c r="C173" s="2" t="s">
         <v>711</v>
       </c>
-      <c r="C173" s="2" t="s">
+      <c r="D173" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F173" s="2" t="s">
         <v>712</v>
-      </c>
-[...5 lines deleted...]
-        <v>713</v>
       </c>
       <c r="G173" s="4">
         <v>45908</v>
       </c>
       <c r="H173" s="4">
         <v>45931</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="4">
         <v>47734</v>
       </c>
       <c r="K173" s="3" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B174" s="2" t="s">
         <v>715</v>
       </c>
-      <c r="B174" s="2" t="s">
+      <c r="C174" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E174" s="2" t="s">
         <v>716</v>
       </c>
-      <c r="C174" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E174" s="2" t="s">
+      <c r="F174" s="2" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="G174" s="4">
         <v>45933</v>
       </c>
       <c r="H174" s="4">
         <v>45938</v>
       </c>
       <c r="I174" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J174" s="4">
         <v>46663</v>
       </c>
       <c r="K174" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="B175" s="2" t="s">
         <v>720</v>
       </c>
-      <c r="B175" s="2" t="s">
+      <c r="C175" s="2" t="s">
         <v>721</v>
       </c>
-      <c r="C175" s="2" t="s">
+      <c r="D175" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E175" s="2" t="s">
         <v>722</v>
       </c>
-      <c r="D175" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E175" s="2" t="s">
+      <c r="F175" s="2" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
       <c r="G175" s="4">
         <v>45923</v>
       </c>
       <c r="H175" s="4">
         <v>45926</v>
       </c>
       <c r="I175" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J175" s="4">
         <v>46653</v>
       </c>
       <c r="K175" s="3" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" s="2" t="s">
         <v>497</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>498</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E176" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="F176" s="2" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
       <c r="G176" s="4">
         <v>45834</v>
       </c>
       <c r="H176" s="4">
         <v>45842</v>
       </c>
       <c r="I176" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J176" s="4">
         <v>46199</v>
       </c>
       <c r="K176" s="3" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="B177" s="2" t="s">
         <v>729</v>
       </c>
-      <c r="B177" s="2" t="s">
+      <c r="C177" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E177" s="2" t="s">
         <v>730</v>
       </c>
-      <c r="C177" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E177" s="2" t="s">
+      <c r="F177" s="2" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="G177" s="4">
         <v>45918</v>
       </c>
       <c r="H177" s="4">
         <v>45919</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="4">
         <v>47744</v>
       </c>
       <c r="K177" s="3" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G178" s="4">
         <v>45953</v>
       </c>
       <c r="H178" s="4">
         <v>45960</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="J178" s="4">
         <v>46040</v>
       </c>
       <c r="K178" s="3" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="B179" s="2" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E179" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="F179" s="2" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
       <c r="G179" s="4">
         <v>45953</v>
       </c>
       <c r="H179" s="4">
         <v>45960</v>
       </c>
       <c r="I179" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J179" s="4">
         <v>46683</v>
       </c>
       <c r="K179" s="3" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="B180" s="2" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E180" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="F180" s="2" t="s">
         <v>744</v>
       </c>
-      <c r="F180" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G180" s="4">
-        <v>45960</v>
+        <v>46325</v>
       </c>
       <c r="H180" s="4">
         <v>45964</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J180" s="4">
-        <v>46325</v>
+        <v>46690</v>
       </c>
       <c r="K180" s="3" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="G181" s="4">
         <v>45961</v>
       </c>
       <c r="H181" s="4">
         <v>45965</v>
       </c>
       <c r="I181" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J181" s="4">
         <v>46779</v>
       </c>
       <c r="K181" s="3" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E182" s="2" t="s">
         <v>748</v>
       </c>
-      <c r="B182" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E182" s="2" t="s">
+      <c r="F182" s="2" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="G182" s="4">
         <v>45972</v>
       </c>
       <c r="H182" s="4">
         <v>45973</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J182" s="4">
         <v>47798</v>
       </c>
       <c r="K182" s="3" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" s="2" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E183" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="F183" s="2" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="G183" s="4">
         <v>45972</v>
       </c>
       <c r="H183" s="4">
         <v>45973</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="4">
         <v>47798</v>
       </c>
       <c r="K183" s="3" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E184" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="F184" s="2" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
       <c r="G184" s="4">
         <v>45975</v>
       </c>
       <c r="H184" s="4">
         <v>45989</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="J184" s="4">
         <v>46340</v>
       </c>
       <c r="K184" s="3" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" s="2" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E185" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="F185" s="2" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
       <c r="G185" s="4">
         <v>45988</v>
       </c>
       <c r="H185" s="4">
         <v>45995</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J185" s="4">
         <v>46718</v>
       </c>
       <c r="K185" s="3" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="G186" s="4">
         <v>45975</v>
       </c>
       <c r="H186" s="4">
         <v>45979</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="J186" s="4">
         <v>46718</v>
       </c>
       <c r="K186" s="3" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="B187" s="2" t="s">
         <v>765</v>
       </c>
-      <c r="B187" s="2" t="s">
+      <c r="C187" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E187" s="2" t="s">
         <v>766</v>
       </c>
-      <c r="C187" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E187" s="2" t="s">
+      <c r="F187" s="2" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="G187" s="4">
         <v>45979</v>
       </c>
       <c r="H187" s="4">
         <v>45989</v>
       </c>
       <c r="I187" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J187" s="4">
         <v>46709</v>
       </c>
       <c r="K187" s="3" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E188" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="F188" s="2" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="G188" s="4">
         <v>46000</v>
       </c>
       <c r="H188" s="4">
         <v>46000</v>
       </c>
       <c r="I188" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J188" s="4">
         <v>46730</v>
       </c>
       <c r="K188" s="3" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="G189" s="4">
         <v>46003</v>
       </c>
       <c r="H189" s="4">
         <v>46003</v>
       </c>
       <c r="I189" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J189" s="4">
         <v>46733</v>
       </c>
       <c r="K189" s="3" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E190" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="F190" s="2" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="G190" s="4">
         <v>45689</v>
       </c>
       <c r="H190" s="4">
         <v>46006</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J190" s="4">
         <v>46722</v>
       </c>
       <c r="K190" s="3" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="B191" s="2" t="s">
         <v>778</v>
       </c>
-      <c r="B191" s="2" t="s">
+      <c r="C191" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E191" s="2" t="s">
         <v>779</v>
       </c>
-      <c r="C191" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E191" s="2" t="s">
+      <c r="F191" s="2" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="G191" s="4">
         <v>46007</v>
       </c>
       <c r="H191" s="4">
         <v>46009</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J191" s="4">
         <v>47833</v>
       </c>
       <c r="K191" s="3" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E192" s="2" t="s">
         <v>783</v>
       </c>
-      <c r="B192" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E192" s="2" t="s">
+      <c r="F192" s="2" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
       <c r="G192" s="4">
         <v>46014</v>
       </c>
       <c r="H192" s="4">
         <v>46014</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J192" s="4">
         <v>47840</v>
       </c>
       <c r="K192" s="3" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="G193" s="4">
         <v>46008</v>
       </c>
       <c r="H193" s="4">
         <v>46008</v>
       </c>
       <c r="I193" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J193" s="4">
         <v>46738</v>
       </c>
       <c r="K193" s="3" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="B194" s="2" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E194" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="F194" s="2" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="G194" s="4">
         <v>46051</v>
       </c>
       <c r="H194" s="4">
         <v>46057</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="J194" s="4">
         <v>46780</v>
       </c>
       <c r="K194" s="3" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B195" s="2" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="G195" s="4">
         <v>46066</v>
       </c>
       <c r="H195" s="4">
         <v>46065</v>
       </c>
       <c r="I195" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J195" s="4">
         <v>47161</v>
       </c>
       <c r="K195" s="3" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196" s="2" t="s">
         <v>797</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="G196" s="4">
+        <v>46048</v>
+      </c>
+      <c r="H196" s="4">
+        <v>46048</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J196" s="4">
+        <v>46412</v>
+      </c>
+      <c r="K196" s="3" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G197" s="4">
+        <v>46083</v>
+      </c>
+      <c r="H197" s="4">
+        <v>46085</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J197" s="4">
+        <v>46824</v>
+      </c>
+      <c r="K197" s="3" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="G198" s="4">
+        <v>46051</v>
+      </c>
+      <c r="H198" s="4">
+        <v>46057</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J198" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="K198" s="3" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="G199" s="4">
+        <v>46079</v>
+      </c>
+      <c r="H199" s="4">
+        <v>46092</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J199" s="4">
+        <v>46808</v>
+      </c>
+      <c r="K199" s="3" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="G200" s="4">
+        <v>46091</v>
+      </c>
+      <c r="H200" s="4">
+        <v>46099</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="J200" s="4">
+        <v>49743</v>
+      </c>
+      <c r="K200" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="G201" s="4">
+        <v>46108</v>
+      </c>
+      <c r="H201" s="4">
+        <v>46108</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="J201" s="4">
+        <v>57066</v>
+      </c>
+      <c r="K201" s="3" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11">
+      <c r="A202" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="G202" s="4">
+        <v>46105</v>
+      </c>
+      <c r="H202" s="4">
+        <v>46122</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J202" s="4">
+        <v>47930</v>
+      </c>
+      <c r="K202" s="3" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11">
+      <c r="A203" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="G203" s="4">
+        <v>46106</v>
+      </c>
+      <c r="H203" s="4">
+        <v>46122</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J203" s="4">
+        <v>46836</v>
+      </c>
+      <c r="K203" s="3" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11">
+      <c r="A204" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="G204" s="4">
+        <v>46112</v>
+      </c>
+      <c r="H204" s="4">
+        <v>46112</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J204" s="4">
+        <v>47937</v>
+      </c>
+      <c r="K204" s="3" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11">
+      <c r="A205" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="G205" s="4">
+        <v>46125</v>
+      </c>
+      <c r="H205" s="4">
+        <v>46134</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J205" s="4">
+        <v>46855</v>
+      </c>
+      <c r="K205" s="3" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11">
+      <c r="A206" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="G206" s="4">
+        <v>46118</v>
+      </c>
+      <c r="H206" s="4">
+        <v>46134</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J206" s="4">
+        <v>46849</v>
+      </c>
+      <c r="K206" s="3" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11">
+      <c r="A207" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="G207" s="4">
+        <v>46126</v>
+      </c>
+      <c r="H207" s="4">
+        <v>46134</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J207" s="4">
+        <v>46490</v>
+      </c>
+      <c r="K207" s="3" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11">
+      <c r="A208" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="G208" s="4">
+        <v>46125</v>
+      </c>
+      <c r="H208" s="4">
+        <v>46134</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="J208" s="4">
+        <v>46387</v>
+      </c>
+      <c r="K208" s="3" t="s">
+        <v>855</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K4" r:id="rId1"/>
     <hyperlink ref="K5" r:id="rId2"/>
     <hyperlink ref="K6" r:id="rId3"/>
     <hyperlink ref="K7" r:id="rId4"/>
     <hyperlink ref="K8" r:id="rId5"/>
     <hyperlink ref="K9" r:id="rId6"/>
     <hyperlink ref="K10" r:id="rId7"/>
     <hyperlink ref="K11" r:id="rId8"/>
     <hyperlink ref="K12" r:id="rId9"/>
     <hyperlink ref="K13" r:id="rId10"/>
     <hyperlink ref="K14" r:id="rId11"/>
     <hyperlink ref="K15" r:id="rId12"/>
     <hyperlink ref="K16" r:id="rId13"/>
     <hyperlink ref="K17" r:id="rId14"/>
     <hyperlink ref="K18" r:id="rId15"/>
     <hyperlink ref="K19" r:id="rId16"/>
     <hyperlink ref="K20" r:id="rId17"/>
     <hyperlink ref="K21" r:id="rId18"/>
@@ -9803,50 +10444,63 @@
     <hyperlink ref="K171" r:id="rId168"/>
     <hyperlink ref="K172" r:id="rId169"/>
     <hyperlink ref="K173" r:id="rId170"/>
     <hyperlink ref="K174" r:id="rId171"/>
     <hyperlink ref="K175" r:id="rId172"/>
     <hyperlink ref="K176" r:id="rId173"/>
     <hyperlink ref="K177" r:id="rId174"/>
     <hyperlink ref="K178" r:id="rId175"/>
     <hyperlink ref="K179" r:id="rId176"/>
     <hyperlink ref="K180" r:id="rId177"/>
     <hyperlink ref="K181" r:id="rId178"/>
     <hyperlink ref="K182" r:id="rId179"/>
     <hyperlink ref="K183" r:id="rId180"/>
     <hyperlink ref="K184" r:id="rId181"/>
     <hyperlink ref="K185" r:id="rId182"/>
     <hyperlink ref="K186" r:id="rId183"/>
     <hyperlink ref="K187" r:id="rId184"/>
     <hyperlink ref="K188" r:id="rId185"/>
     <hyperlink ref="K189" r:id="rId186"/>
     <hyperlink ref="K190" r:id="rId187"/>
     <hyperlink ref="K191" r:id="rId188"/>
     <hyperlink ref="K192" r:id="rId189"/>
     <hyperlink ref="K193" r:id="rId190"/>
     <hyperlink ref="K194" r:id="rId191"/>
     <hyperlink ref="K195" r:id="rId192"/>
+    <hyperlink ref="K196" r:id="rId193"/>
+    <hyperlink ref="K197" r:id="rId194"/>
+    <hyperlink ref="K198" r:id="rId195"/>
+    <hyperlink ref="K199" r:id="rId196"/>
+    <hyperlink ref="K200" r:id="rId197"/>
+    <hyperlink ref="K201" r:id="rId198"/>
+    <hyperlink ref="K202" r:id="rId199"/>
+    <hyperlink ref="K203" r:id="rId200"/>
+    <hyperlink ref="K204" r:id="rId201"/>
+    <hyperlink ref="K205" r:id="rId202"/>
+    <hyperlink ref="K206" r:id="rId203"/>
+    <hyperlink ref="K207" r:id="rId204"/>
+    <hyperlink ref="K208" r:id="rId205"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>