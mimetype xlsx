--- v0 (2026-03-12)
+++ v1 (2026-04-30)
@@ -10,110 +10,122 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="113">
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Nº do Contrato</t>
   </si>
   <si>
     <t>Data de Início</t>
   </si>
   <si>
     <t>Etapa</t>
   </si>
   <si>
     <t>Previsão de Conclusão</t>
   </si>
   <si>
     <t>Situação da Obra</t>
   </si>
   <si>
     <t>% Concluído</t>
   </si>
   <si>
     <t>Valor Total Contratado</t>
   </si>
   <si>
     <t>Planilha Orçamentária</t>
   </si>
   <si>
     <t>Empresa Responsável</t>
   </si>
   <si>
     <t>Link do Contrato</t>
   </si>
   <si>
+    <t>Reforma predial da DPMT - Núcleo de Paranatinga</t>
+  </si>
+  <si>
+    <t>017/2026</t>
+  </si>
+  <si>
+    <t>em andamento</t>
+  </si>
+  <si>
+    <t>Paranatinga</t>
+  </si>
+  <si>
+    <t>I M ENGENHARIA</t>
+  </si>
+  <si>
+    <t>Nº 017/2026</t>
+  </si>
+  <si>
     <t>Reforma predial da DPMT - Núcleo de Primavera do Leste</t>
   </si>
   <si>
     <t>002/2026</t>
   </si>
   <si>
     <t>concluído</t>
   </si>
   <si>
     <t>Primavera do Leste</t>
   </si>
   <si>
-    <t>I M ENGENHARIA</t>
-[...1 lines deleted...]
-  <si>
     <t>Nº 002/2026</t>
   </si>
   <si>
     <t>Reforma predial da DPMT -  Estacionamento do Núcleo de Sorriso</t>
   </si>
   <si>
     <t>221/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>em andamento</t>
   </si>
   <si>
     <t>Sorriso</t>
   </si>
   <si>
     <t>A M I CONSTRUTORA</t>
   </si>
   <si>
     <t>Nº 221/2025</t>
   </si>
   <si>
     <t>Reforma predial da DPMT - Cobertura Rondonópolis Criminal</t>
   </si>
   <si>
     <t>187/2025</t>
   </si>
   <si>
     <t>Rondonópolis Criminal</t>
   </si>
   <si>
     <t>Nº 187/2025</t>
   </si>
   <si>
     <t>Reforma predial da DPMT - Impermeabilização do Núcleo de Comodoro</t>
   </si>
@@ -734,56 +746,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1341254298" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ZDuv-k0B9uXHi4m6of26YUMzIQ3NX1iR/view?usp=sharing" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=2133169963" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1hKa44jIvtWG5VwG4yWc27APiSp_sI9Uy/view?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=2143514232" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/16PLV-mK2DS6bO3DD6WckOlUsP8wQ6aUj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1162358353" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1kY1vsGVFJ5t4_TEJPN8gEwqz28K-J-YG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1358780503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GwCMjfLnxpPeP_g9eekJv8Fc8lFmNIj8/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=2018049981" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1TKYe7ksGqEC-ubuGYf1vwduFZDpTncQU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=332716702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1zRF_upu7NO7rJVEAOMoCduXp64Si-0Cc/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1817573921" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EFIglIC0SSRxoiOFbwSEiu5rXrOOpp38/view?usp=sharing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1353945848" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1pIjDehmJYluQuAo-KF9BYXf8Shi-iR5l/view?usp=sharing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1611882683" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Rd7xh1b1a1CCvR5vQOwUoJUvQ91lMqd9/view?usp=sharing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1486846017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QU_WgOTZVPruIaypNScDKyoABfnaa90t/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=815304344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ws7s1mq6Di5DI_vQ3leehkQwHUyKeSHB/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=332812691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CQkOZonP0IM61nRYMCkI6numKeQZq40a/view?usp=sharing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1653289876" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NuchtgxxQVqMvRYm2CSI1-DY-hhA2Iya/view?usp=sharing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1414491843" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19gYbR7MhCC6NLLlnjJGk-_t6L9phro3n/view?usp=sharing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=269520556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/bc1qf92drq0wwm8w7rnw9d8p4wjvaut2csdd5sg2cx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=925077629" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dSXxW7wbAO9g0L0vCw6hHysHYyfg9WCL/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=265360091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ri2grIPrfa5kn4lA8z5ay173ex0aZpPi/view?usp=sharing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1407604854" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Nyl8jvH21CRXSSEQyeI2iLt139T5mL4f/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1587040155" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17avVZnZp2ivfbm2ovtkDB_0x1ThOGRwO/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1793865511" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1u5JCiCf__fQSHGDqjlL2KDUCg80Pm8YV/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=127905477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1txoORiP1xdFvxoITvTdJUTYqkF0pD3Fi/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1992856346" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UVjQ0Pr9Tb74oHWczX1hKpfY7JT2I6en/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=401134965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_cDZkH5ONPKEj0MKGwj7uL4jDUDLh0X3/view?usp=drive_link" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1036867097" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-bft74Y6_QbS-1y3o_tii4L-mBtnm7dy/view?usp=sharing" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1341254298" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ZDuv-k0B9uXHi4m6of26YUMzIQ3NX1iR/view?usp=sharing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=2133169963" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1hKa44jIvtWG5VwG4yWc27APiSp_sI9Uy/view?usp=sharing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=2143514232" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/16PLV-mK2DS6bO3DD6WckOlUsP8wQ6aUj/view?usp=sharing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1162358353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1kY1vsGVFJ5t4_TEJPN8gEwqz28K-J-YG/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1358780503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GwCMjfLnxpPeP_g9eekJv8Fc8lFmNIj8/view?usp=sharing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=2018049981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1TKYe7ksGqEC-ubuGYf1vwduFZDpTncQU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=332716702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1zRF_upu7NO7rJVEAOMoCduXp64Si-0Cc/view?usp=sharing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1817573921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EFIglIC0SSRxoiOFbwSEiu5rXrOOpp38/view?usp=sharing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1353945848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1pIjDehmJYluQuAo-KF9BYXf8Shi-iR5l/view?usp=sharing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1611882683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Rd7xh1b1a1CCvR5vQOwUoJUvQ91lMqd9/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1486846017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QU_WgOTZVPruIaypNScDKyoABfnaa90t/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=815304344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ws7s1mq6Di5DI_vQ3leehkQwHUyKeSHB/view?usp=sharing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=332812691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CQkOZonP0IM61nRYMCkI6numKeQZq40a/view?usp=sharing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1653289876" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NuchtgxxQVqMvRYm2CSI1-DY-hhA2Iya/view?usp=sharing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1414491843" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19gYbR7MhCC6NLLlnjJGk-_t6L9phro3n/view?usp=sharing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=269520556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/bc1qf92drq0wwm8w7rnw9d8p4wjvaut2csdd5sg2cx/view?usp=sharing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=925077629" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dSXxW7wbAO9g0L0vCw6hHysHYyfg9WCL/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=265360091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ri2grIPrfa5kn4lA8z5ay173ex0aZpPi/view?usp=sharing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1407604854" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Nyl8jvH21CRXSSEQyeI2iLt139T5mL4f/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1587040155" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17avVZnZp2ivfbm2ovtkDB_0x1ThOGRwO/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1793865511" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1u5JCiCf__fQSHGDqjlL2KDUCg80Pm8YV/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=127905477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1txoORiP1xdFvxoITvTdJUTYqkF0pD3Fi/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=1992856346" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UVjQ0Pr9Tb74oHWczX1hKpfY7JT2I6en/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1n_4aIKF44CjOWQoKm2OcNUeiC6b8Q5hW/edit?gid=401134965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_cDZkH5ONPKEj0MKGwj7uL4jDUDLh0X3/view?usp=drive_link" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="60.7109375" customWidth="1"/>
     <col min="2" max="3" width="15.7109375" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" customWidth="1"/>
     <col min="9" max="9" width="24.7109375" customWidth="1"/>
     <col min="10" max="10" width="25.7109375" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -800,932 +812,969 @@
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="4">
-        <v>46043</v>
+        <v>46090</v>
       </c>
       <c r="D2" s="3">
         <v>1</v>
       </c>
       <c r="E2" s="4">
-        <v>46058</v>
+        <v>46209</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="5">
-        <v>0.8736</v>
+        <v>0.00</v>
       </c>
       <c r="H2" s="6">
-        <v>22954.61</v>
+        <v>278688.32</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="4">
+        <v>46043</v>
+      </c>
+      <c r="D3" s="3">
+        <v>1</v>
+      </c>
+      <c r="E3" s="4">
         <v>46058</v>
       </c>
-      <c r="D3" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="5">
-        <v>0.00</v>
+        <v>1.00</v>
       </c>
       <c r="H3" s="6">
-        <v>85883.57</v>
+        <v>20054.02</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
+        <v>15</v>
+      </c>
+      <c r="K3" s="7" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="4">
-        <v>46000</v>
+        <v>46058</v>
       </c>
       <c r="D4" s="3">
         <v>1</v>
       </c>
       <c r="E4" s="4">
-        <v>46075</v>
+        <v>46132</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4" s="5">
         <v>0.00</v>
       </c>
       <c r="H4" s="6">
-        <v>122729.85</v>
+        <v>101677.92</v>
       </c>
       <c r="I4" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="4">
-        <v>45981</v>
+        <v>46000</v>
       </c>
       <c r="D5" s="3">
         <v>1</v>
       </c>
       <c r="E5" s="4">
-        <v>46010</v>
+        <v>46075</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="5">
         <v>1.00</v>
       </c>
       <c r="H5" s="6">
-        <v>65256.06</v>
+        <v>175491.95</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="4">
-        <v>45950</v>
+        <v>45981</v>
       </c>
       <c r="D6" s="3">
         <v>1</v>
       </c>
       <c r="E6" s="4">
-        <v>46159</v>
+        <v>46010</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="5">
-        <v>0.1141</v>
+        <v>1.00</v>
       </c>
       <c r="H6" s="6">
-        <v>579938.76</v>
+        <v>65256.06</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="4">
-        <v>45930</v>
+        <v>45950</v>
       </c>
       <c r="D7" s="3">
         <v>1</v>
       </c>
       <c r="E7" s="4">
-        <v>46049</v>
+        <v>46159</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G7" s="5">
-        <v>0.7394</v>
+        <v>0.1141</v>
       </c>
       <c r="H7" s="6">
-        <v>367513.77</v>
+        <v>579938.76</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="K7" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="4">
-        <v>45923</v>
+        <v>45930</v>
       </c>
       <c r="D8" s="3">
         <v>1</v>
       </c>
       <c r="E8" s="4">
-        <v>45982</v>
+        <v>46049</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="5">
-        <v>0.4749</v>
+        <v>1.00</v>
       </c>
       <c r="H8" s="6">
-        <v>85537.48</v>
+        <v>364729.97</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="K8" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="4">
-        <v>45936</v>
+        <v>45923</v>
       </c>
       <c r="D9" s="3">
         <v>1</v>
       </c>
       <c r="E9" s="4">
-        <v>46056</v>
+        <v>45982</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G9" s="5">
-        <v>0.1571</v>
+        <v>0.4749</v>
       </c>
       <c r="H9" s="6">
-        <v>209148.50</v>
+        <v>85537.48</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="4">
-        <v>45932</v>
+        <v>45936</v>
       </c>
       <c r="D10" s="3">
         <v>1</v>
       </c>
       <c r="E10" s="4">
-        <v>46051</v>
+        <v>46115</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G10" s="5">
-        <v>0.1959</v>
+        <v>0.7342</v>
       </c>
       <c r="H10" s="6">
-        <v>157146.57</v>
+        <v>231029.82</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K10" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="4">
-        <v>45931</v>
+        <v>45932</v>
       </c>
       <c r="D11" s="3">
         <v>1</v>
       </c>
       <c r="E11" s="4">
-        <v>45960</v>
+        <v>46096</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G11" s="5">
         <v>1.00</v>
       </c>
       <c r="H11" s="6">
-        <v>23491.81</v>
+        <v>157146.57</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>53</v>
       </c>
       <c r="J11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="4">
-        <v>45838</v>
+        <v>45931</v>
       </c>
       <c r="D12" s="3">
         <v>1</v>
       </c>
       <c r="E12" s="4">
-        <v>45858</v>
+        <v>45960</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G12" s="5">
         <v>1.00</v>
       </c>
       <c r="H12" s="6">
-        <v>15621.46</v>
+        <v>23491.81</v>
       </c>
       <c r="I12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J12" t="s">
         <v>25</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C13" s="4">
         <v>45838</v>
       </c>
       <c r="D13" s="3">
         <v>1</v>
       </c>
       <c r="E13" s="4">
-        <v>45867</v>
+        <v>45858</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G13" s="5">
         <v>1.00</v>
       </c>
       <c r="H13" s="6">
-        <v>38463.55</v>
+        <v>15621.46</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="J13" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="4">
-        <v>45769</v>
+        <v>45838</v>
       </c>
       <c r="D14" s="3">
         <v>1</v>
       </c>
       <c r="E14" s="4">
-        <v>45798</v>
+        <v>45867</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G14" s="5">
         <v>1.00</v>
       </c>
       <c r="H14" s="6">
-        <v>26938.20</v>
+        <v>38463.55</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="J14" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="4">
-        <v>45762</v>
+        <v>45769</v>
       </c>
       <c r="D15" s="3">
         <v>1</v>
       </c>
       <c r="E15" s="4">
-        <v>45821</v>
+        <v>45798</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G15" s="5">
         <v>1.00</v>
       </c>
       <c r="H15" s="6">
-        <v>334162.54</v>
+        <v>26938.20</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="J15" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K15" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="4">
         <v>45762</v>
       </c>
       <c r="D16" s="3">
         <v>1</v>
       </c>
       <c r="E16" s="4">
-        <v>45925</v>
+        <v>45821</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G16" s="5">
         <v>1.00</v>
       </c>
       <c r="H16" s="6">
-        <v>214447.92</v>
+        <v>334162.54</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="J16" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="K16" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="4">
-        <v>45754</v>
+        <v>45762</v>
       </c>
       <c r="D17" s="3">
         <v>1</v>
       </c>
       <c r="E17" s="4">
-        <v>45898</v>
+        <v>45925</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G17" s="5">
         <v>1.00</v>
       </c>
       <c r="H17" s="6">
-        <v>670706.68</v>
+        <v>214447.92</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="J17" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="4">
-        <v>45747</v>
+        <v>45754</v>
       </c>
       <c r="D18" s="3">
         <v>1</v>
       </c>
       <c r="E18" s="4">
-        <v>45836</v>
+        <v>45898</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G18" s="5">
         <v>1.00</v>
       </c>
       <c r="H18" s="6">
-        <v>254524.91</v>
+        <v>670706.68</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="J18" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="4">
-        <v>45740</v>
+        <v>45747</v>
       </c>
       <c r="D19" s="3">
         <v>1</v>
       </c>
       <c r="E19" s="4">
-        <v>45829</v>
+        <v>45836</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G19" s="5">
         <v>1.00</v>
       </c>
       <c r="H19" s="6">
-        <v>93846.56</v>
+        <v>254524.91</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>82</v>
       </c>
       <c r="J19" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="4">
-        <v>45664</v>
+        <v>45740</v>
       </c>
       <c r="D20" s="3">
         <v>1</v>
       </c>
       <c r="E20" s="4">
-        <v>46084</v>
+        <v>45829</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="5">
-        <v>0.8353</v>
+        <v>1.00</v>
       </c>
       <c r="H20" s="6">
-        <v>3414779.05</v>
+        <v>93846.56</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>86</v>
       </c>
       <c r="J20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="7" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="4">
-        <v>45679</v>
+        <v>45664</v>
       </c>
       <c r="D21" s="3">
         <v>1</v>
       </c>
       <c r="E21" s="4">
-        <v>45768</v>
+        <v>46174</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="5">
-        <v>1.00</v>
+        <v>0.9803</v>
       </c>
       <c r="H21" s="6">
-        <v>134543.17</v>
+        <v>3414779.05</v>
       </c>
       <c r="I21" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J21" t="s">
         <v>91</v>
       </c>
-      <c r="J21" t="s">
+      <c r="K21" s="7" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="C22" s="4">
+        <v>45679</v>
+      </c>
+      <c r="D22" s="3">
+        <v>1</v>
+      </c>
+      <c r="E22" s="4">
+        <v>45768</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="5">
+        <v>1.00</v>
+      </c>
+      <c r="H22" s="6">
+        <v>134543.17</v>
+      </c>
+      <c r="I22" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C22" s="4">
-[...17 lines deleted...]
-      <c r="I22" s="7" t="s">
+      <c r="J22" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="K22" s="7" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C23" s="4">
-        <v>45692</v>
+        <v>45680</v>
       </c>
       <c r="D23" s="3">
         <v>1</v>
       </c>
       <c r="E23" s="4">
-        <v>45814</v>
+        <v>45769</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G23" s="5">
         <v>1.00</v>
       </c>
       <c r="H23" s="6">
-        <v>129016.19</v>
+        <v>144749.70</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>100</v>
       </c>
       <c r="J23" t="s">
+        <v>96</v>
+      </c>
+      <c r="K23" s="7" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="C24" s="4">
+        <v>45692</v>
+      </c>
+      <c r="D24" s="3">
+        <v>1</v>
+      </c>
+      <c r="E24" s="4">
+        <v>45814</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="5">
+        <v>1.00</v>
+      </c>
+      <c r="H24" s="6">
+        <v>129016.19</v>
+      </c>
+      <c r="I24" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C24" s="4">
-[...17 lines deleted...]
-      <c r="I24" s="7" t="s">
+      <c r="J24" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="2" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C25" s="4">
+        <v>45722</v>
+      </c>
+      <c r="D25" s="3">
+        <v>1</v>
+      </c>
+      <c r="E25" s="4">
+        <v>45812</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="5">
+        <v>1.00</v>
+      </c>
+      <c r="H25" s="6">
+        <v>75092.47</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="J25" t="s">
+        <v>96</v>
+      </c>
+      <c r="K25" s="7" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="4">
         <v>45664</v>
       </c>
-      <c r="D25" s="3">
-[...2 lines deleted...]
-      <c r="E25" s="4">
+      <c r="D26" s="3">
+        <v>1</v>
+      </c>
+      <c r="E26" s="4">
         <v>46054</v>
       </c>
-      <c r="F25" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="6">
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="5">
+        <v>1.00</v>
+      </c>
+      <c r="H26" s="6">
         <v>363183.42</v>
       </c>
-      <c r="I25" s="7" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="I26" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="J26" t="s">
+        <v>91</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I2" r:id="rId1" location="gid=1341254298"/>
+    <hyperlink ref="I2" r:id="rId1" location="gid=1036867097"/>
     <hyperlink ref="K2" r:id="rId2"/>
-    <hyperlink ref="I3" r:id="rId3" location="gid=2133169963"/>
+    <hyperlink ref="I3" r:id="rId3" location="gid=1341254298"/>
     <hyperlink ref="K3" r:id="rId4"/>
-    <hyperlink ref="I4" r:id="rId5" location="gid=2143514232"/>
+    <hyperlink ref="I4" r:id="rId5" location="gid=2133169963"/>
     <hyperlink ref="K4" r:id="rId6"/>
-    <hyperlink ref="I5" r:id="rId7" location="gid=1162358353"/>
+    <hyperlink ref="I5" r:id="rId7" location="gid=2143514232"/>
     <hyperlink ref="K5" r:id="rId8"/>
-    <hyperlink ref="I6" r:id="rId9" location="gid=1358780503"/>
+    <hyperlink ref="I6" r:id="rId9" location="gid=1162358353"/>
     <hyperlink ref="K6" r:id="rId10"/>
-    <hyperlink ref="I7" r:id="rId11" location="gid=2018049981"/>
+    <hyperlink ref="I7" r:id="rId11" location="gid=1358780503"/>
     <hyperlink ref="K7" r:id="rId12"/>
-    <hyperlink ref="I8" r:id="rId13" location="gid=332716702"/>
+    <hyperlink ref="I8" r:id="rId13" location="gid=2018049981"/>
     <hyperlink ref="K8" r:id="rId14"/>
-    <hyperlink ref="I9" r:id="rId15" location="gid=1817573921"/>
+    <hyperlink ref="I9" r:id="rId15" location="gid=332716702"/>
     <hyperlink ref="K9" r:id="rId16"/>
-    <hyperlink ref="I10" r:id="rId17" location="gid=1353945848"/>
+    <hyperlink ref="I10" r:id="rId17" location="gid=1817573921"/>
     <hyperlink ref="K10" r:id="rId18"/>
-    <hyperlink ref="I11" r:id="rId19" location="gid=1611882683"/>
+    <hyperlink ref="I11" r:id="rId19" location="gid=1353945848"/>
     <hyperlink ref="K11" r:id="rId20"/>
-    <hyperlink ref="I12" r:id="rId21" location="gid=1486846017"/>
+    <hyperlink ref="I12" r:id="rId21" location="gid=1611882683"/>
     <hyperlink ref="K12" r:id="rId22"/>
-    <hyperlink ref="I13" r:id="rId23" location="gid=815304344"/>
+    <hyperlink ref="I13" r:id="rId23" location="gid=1486846017"/>
     <hyperlink ref="K13" r:id="rId24"/>
-    <hyperlink ref="I14" r:id="rId25" location="gid=332812691"/>
+    <hyperlink ref="I14" r:id="rId25" location="gid=815304344"/>
     <hyperlink ref="K14" r:id="rId26"/>
-    <hyperlink ref="I15" r:id="rId27" location="gid=1653289876"/>
+    <hyperlink ref="I15" r:id="rId27" location="gid=332812691"/>
     <hyperlink ref="K15" r:id="rId28"/>
-    <hyperlink ref="I16" r:id="rId29" location="gid=1414491843"/>
+    <hyperlink ref="I16" r:id="rId29" location="gid=1653289876"/>
     <hyperlink ref="K16" r:id="rId30"/>
-    <hyperlink ref="I17" r:id="rId31" location="gid=269520556"/>
+    <hyperlink ref="I17" r:id="rId31" location="gid=1414491843"/>
     <hyperlink ref="K17" r:id="rId32"/>
-    <hyperlink ref="I18" r:id="rId33" location="gid=925077629"/>
+    <hyperlink ref="I18" r:id="rId33" location="gid=269520556"/>
     <hyperlink ref="K18" r:id="rId34"/>
-    <hyperlink ref="I19" r:id="rId35" location="gid=265360091"/>
+    <hyperlink ref="I19" r:id="rId35" location="gid=925077629"/>
     <hyperlink ref="K19" r:id="rId36"/>
-    <hyperlink ref="I20" r:id="rId37" location="gid=1407604854"/>
+    <hyperlink ref="I20" r:id="rId37" location="gid=265360091"/>
     <hyperlink ref="K20" r:id="rId38"/>
-    <hyperlink ref="I21" r:id="rId39" location="gid=1587040155"/>
+    <hyperlink ref="I21" r:id="rId39" location="gid=1407604854"/>
     <hyperlink ref="K21" r:id="rId40"/>
-    <hyperlink ref="I22" r:id="rId41" location="gid=1793865511"/>
+    <hyperlink ref="I22" r:id="rId41" location="gid=1587040155"/>
     <hyperlink ref="K22" r:id="rId42"/>
-    <hyperlink ref="I23" r:id="rId43" location="gid=127905477"/>
+    <hyperlink ref="I23" r:id="rId43" location="gid=1793865511"/>
     <hyperlink ref="K23" r:id="rId44"/>
-    <hyperlink ref="I24" r:id="rId45" location="gid=1992856346"/>
+    <hyperlink ref="I24" r:id="rId45" location="gid=127905477"/>
     <hyperlink ref="K24" r:id="rId46"/>
-    <hyperlink ref="I25" r:id="rId47" location="gid=401134965"/>
+    <hyperlink ref="I25" r:id="rId47" location="gid=1992856346"/>
     <hyperlink ref="K25" r:id="rId48"/>
+    <hyperlink ref="I26" r:id="rId49" location="gid=401134965"/>
+    <hyperlink ref="K26" r:id="rId50"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>